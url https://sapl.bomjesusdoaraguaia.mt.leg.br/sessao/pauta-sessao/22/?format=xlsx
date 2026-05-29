--- v0 (2026-04-01)
+++ v1 (2026-05-29)
@@ -45,51 +45,51 @@
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Legislativo) nº 1 de 2026</t>
   </si>
   <si>
     <t>Toninho Bedas</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE APOIO E INCENTIVO À PISCICULTURA FAMILIAR NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
-    <t>Emenga Modificativa nº 1 de 2026</t>
+    <t>Emenda Modificativa nº 1 de 2026</t>
   </si>
   <si>
     <t>Modificam-se os arts. 1º e 3º do Projeto de Lei Ordinária Municipal nº 001/2026, que passam_x000D_
 a vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Legislativo) nº 4 de 2026</t>
   </si>
   <si>
     <t>Horleane Alencar</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Proteção e Cuidado Animal no Município de Bom Jesus do Araguaia – MT e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Legislativo) nº 6 de 2026</t>
   </si>
   <si>
     <t>Tatianne  Santiago</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE HOMENAGEM A EX-ALUNOS DE ESCOLAS PÚBLICAS SEDIADAS NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA QUE, APÓS REALIZAREM FORMAÇÃO FORA DO MUNICÍPIO, RETORNARAM E EXERCEM SUAS ATIVIDADES PROFISSIONAIS NO ÂMBITO LOCAL.''</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Legislativo) nº 8 de 2026</t>