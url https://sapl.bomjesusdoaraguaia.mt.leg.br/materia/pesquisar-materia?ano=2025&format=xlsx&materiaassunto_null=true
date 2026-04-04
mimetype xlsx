--- v0 (2025-12-09)
+++ v1 (2026-04-04)
@@ -10,2522 +10,2633 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1800" uniqueCount="729">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1896" uniqueCount="765">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Poder Executivo)</t>
   </si>
   <si>
     <t>Prefeitura - Pref</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_complementar_municipal_n.o_001-2025_-_altera_dispositivos_das_leis_complementares_n.o_020-2011_021-2011_e_022-2011_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_complementar_municipal_n.o_001-2025_-_altera_dispositivos_das_leis_complementares_n.o_020-2011_021-2011_e_022-2011_1.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES N.º 020/2011, 021/2011 E 022/2011, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_lei_complementar_municipal_n.o_004-2025_-_dispoe_sobre_alteracao_de_dispositivo_das_leis_complementares_n.o_0202011_e_n.o_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_lei_complementar_municipal_n.o_004-2025_-_dispoe_sobre_alteracao_de_dispositivo_das_leis_complementares_n.o_0202011_e_n.o_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVO DAS LEIS COMPLEMENTARES N.º 020/2011 E N.º 104/2025, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_municipal_n.o_022-2025_-_dispoe_sobre_a_concessao_de_diaria_e_adiantamento_de_viagem_a_prestadores_de_servicos_em_programa.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_municipal_n.o_022-2025_-_dispoe_sobre_a_concessao_de_diaria_e_adiantamento_de_viagem_a_prestadores_de_servicos_em_programa.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE DIÁRIA E ADIANTAMENTO DE VIAGEM A PRESTADORES DE SERVIÇOS EM PROGRAMAS E AÇÕES VINCULADOS À ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE BOM JESUS DO ARAGUAIA-MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Poder Legislativo)</t>
   </si>
   <si>
     <t>Celso Barros</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/10/proj_de_lei_compl_mun._n.o_002_mesa_diretora.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/10/proj_de_lei_compl_mun._n.o_002_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>“Altera o vencimento da função de Diretor de RH, de Agente de Contratação e de Secretário-Geral do anexo III da Lei Complementar n.º 039/2015 da Câmara Municipal de Bom Jesus do Araguaia – MT e dá outras providências.”</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CELSO BARROS</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA O CARGO DE TÉCNICO DE INFORMÁTICA E SONOPLASTA, ALTERANDO A LEI COMPLEMENTAR MUNICIPAL Nº 039 DE 21 DE DEZEMBRO DE 2015, QUE "DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE BOM JESUS DO ARAGUAIA – MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/115/proj_de_lei_compl._mun._004_cria_cargo.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/115/proj_de_lei_compl._mun._004_cria_cargo.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE ASSISTENTE DE MÍDIA, ALTERANDO A LEI COMPLEMENTAR MUNICIPAL Nº 039 DE 21 DE DEZEMBRO DE 2015, QUE "DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE BOM JESUS DO ARAGUAIA – MT E DÁ OUTRAS ".</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O RGA NO SUBSÍDIO DOS SERVIDORES_x000D_
 DO PODER LEGISLATIVO MUNICIPAL DE BOM JESUS_x000D_
 DO ARAGUAIA, ESTADO DE MATO GROSSO, NOS_x000D_
 TERMOS DO ART. 37, X, DA CF/88 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/241/proj_de_lei_compl._mun._006_autoriza_reenquadramento.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/241/proj_de_lei_compl._mun._006_autoriza_reenquadramento.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reenquadramento funcional_x000D_
 de servidores efetivos admitidos antes da_x000D_
 vigência da Lei Complementar Municipal nº_x000D_
 039/2015 admitidos por concursos realizados_x000D_
 em 2001 e 2006 e dá outras providências”.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/246/lei_complementar_07_2025_reajuste_salarial_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/246/lei_complementar_07_2025_reajuste_salarial_1.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar Municipal nº 039/2015 (Plano de Cargos, Carreiras e Vencimentos da Câmara Municipal de Bom Jesus do Araguaia-MT), atualiza a estrutura_x000D_
 de níveis, reajusta o vencimento base dos servidores da_x000D_
 Câmara Municipal”.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/263/proj_de_lei_compl._mun._006_autoriza_reenquadramento.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/263/proj_de_lei_compl._mun._006_autoriza_reenquadramento.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reenquadramento funcional de servidores efetivos admitidos antes da vigência da Lei Complementar Municipal nº 039/2015 admitidos por concursos realizados em 2001 e 2006 e dá outras providências”.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/265/lei_complementar_07_2025_reajuste_salarial.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/265/lei_complementar_07_2025_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar Municipal nº 039/2015 (Plano de Cargos, Carreiras e Vencimentos da Câmara Municipal de Bom Jesus do Araguaia-MT), atualiza a estrutura de níveis, reajusta o vencimento base dos servidores da Câmara Municipal”.</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/8/projet_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/8/projet_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDENCIAS;</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_municipal_n.o_005-2025_-_estabelece_o_valor_minimo_para_o_ajuizamento_de_execucoes_fiscais_no_municipio_de_bom_jesus_do_araguaia-mt_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_municipal_n.o_005-2025_-_estabelece_o_valor_minimo_para_o_ajuizamento_de_execucoes_fiscais_no_municipio_de_bom_jesus_do_araguaia-mt_1.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR MÍNIMO PARA O AJUIZAMENTO DE EXECUÇÕES FISCAIS NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BOM JESUS DO ARAGUAIA-MT A ADERIR AO CONSÓRCIO INTERFEDERATIVO DE COMPRAS PÚBLICAS DO ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_municipal_n.o_007-2025_-_dispoe_sobre_o_calendario_esportivo_e_cultural_para_o_exercicio_de_2025.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_municipal_n.o_007-2025_-_dispoe_sobre_o_calendario_esportivo_e_cultural_para_o_exercicio_de_2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O CALENDÁRIO ESPORTIVO E CULTURAL NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>“REFORMULA E ESTRUTURA O FUNDO MUNICIPAL DE SAÚDE (FMS) E O CONSELHO MUNICIPAL DE SAÚDE (CMS) DE BOM JESUS DO ARAGUAIA, EM CONFORMIDADE COM AS LEGISLAÇÕES ESTADUAL E FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI_x000D_
 MUNICIPAL N.º 392/2017, QUE DISPÕE_x000D_
 SOBRE A INSTITUIÇÃO DE DIÁRIAS PARA_x000D_
 SERVIDORES PÚBLICOS MUNICIPAIS E_x000D_
 AGENTES POLÍTICOS DO EXECUTIVO_x000D_
 QUANDO ESTIVEREM VIAJANDO A_x000D_
 SERVIÇO DA MUNICIPALIDADE, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 392/2017, QUE DISPÕE SOBRE A INSTITUIÇÃO DE DIÁRIAS PARA SERVIDORES PÚBLICOS MUNICIPAIS E AGENTES POLÍTICOS DO EXECUTIVO QUANDO ESTIVEREM VIAJANDO A SERVIÇO DA MUNICIPALIDADE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO I DA LEI MUNICIPAL N.º 678, DE 12 DE MARÇO DE 2024, QUE AUTORIZA O MUNICÍPIO DE BOM JESUS DO ARAGUAIA A REALIZAR CONCURSO PÚBLICO PARA PROVIMENTO DE CARGOS EFETIVOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_municipal_n.o_014-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_especial_no_orcamento_-_reforma_da_praca_municipal.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_municipal_n.o_014-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_especial_no_orcamento_-_reforma_da_praca_municipal.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDENCIAS”;</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DO INCENTIVO ADICIONAL ANUAL DO COMPONENTE DE QUALIDADE, DESTINADO ÀS EQUIPES DE ATENÇÃO PRIMÁRIA À SAÚDE NO ÂMBITO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO MUNICIPAL DO REPASSE DO INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE), CONFORME CRITÉRIOS DE CUMPRIMENTO DE METAS BASEADOS NOS INDICADORES DE DESEMPENHO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_municipal_n.o_023-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_suplementar_-_assistencia_hospitalar_e_ambulatorial.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_municipal_n.o_023-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_suplementar_-_assistencia_hospitalar_e_ambulatorial.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDENCIAS”;</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/175/projeto_de_lei_municipal_n.o_024-2025_-_dispoe_sobre_a_retificacao_cadastral_de_imoveis_urbanos_quando_o_cadastro_municipal_-_pessoa_falecida.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/175/projeto_de_lei_municipal_n.o_024-2025_-_dispoe_sobre_a_retificacao_cadastral_de_imoveis_urbanos_quando_o_cadastro_municipal_-_pessoa_falecida.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A RETIFICAÇÃO CADASTRAL DE IMÓVEIS URBANOS QUANDO O CADASTRO MUNICIPAL APRESENTAR PESSOA FALECIDA, NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA-MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_municipal_n.o_025-2025_-_dispoe_sobre_autorizacao_de_repasse_de_recursos_finaceiros_a_apobag_-_r3.499_-_1_ar_condicionado.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_municipal_n.o_025-2025_-_dispoe_sobre_autorizacao_de_repasse_de_recursos_finaceiros_a_apobag_-_r3.499_-_1_ar_condicionado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO DE REPASSE DE RECURSOS FINACEIROS A ASSOCIAÇÃO AOS PACIENTES ONCOLÓGICO DE BARRA DO GARÇAS – APOBAG, ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.”;</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_municipal_n.o_026-2025_-_dispoe_sobre_a_concessao_de_isencao_do_imposto_de_transmissao_de_bens_imoveis__itbi__e_das_custas.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_municipal_n.o_026-2025_-_dispoe_sobre_a_concessao_de_isencao_do_imposto_de_transmissao_de_bens_imoveis__itbi__e_das_custas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DO IMPOSTO DE TRANSMISSÃO DE BENS IMÓVEIS – ITBI – E DAS CUSTAS E EMOLUMENTOS CARTORÁRIOS AOS ATOS DE REGULARIZAÇÃO IMOBILIÁRIA DECORRENTES DE ERRO ADMINISTRATIVO NO ÂMBITO DO MUNICÍPIO DE BOM JESUS DO ARAGUAIA/MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_municipal_n.o_027-2025_-_assinado.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_municipal_n.o_027-2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL DE BOM JESUS DO_x000D_
 ARAGUAIA/MT A ADQUIRIR 20 (VINTE)_x000D_
 LOTES URBANOS DESTINADOS AO_x000D_
 PROGRAMA MINHA CASA, MINHA VIDA –_x000D_
 FAIXA 1, DEFINE CONDICIONANTES DE_x000D_
 CONFORMIDADE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_municipal_n.o_030-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_especial_no_orcamento_-construcao_de_unidade_basica_de_sau.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_municipal_n.o_030-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_especial_no_orcamento_-construcao_de_unidade_basica_de_sau.pdf</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_lei_municipal_n.o_031_de_24_de_novembro_de_2025.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_lei_municipal_n.o_031_de_24_de_novembro_de_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 ABERTURA DE CRÉDITO SUPLEMENTAR_x000D_
 NO ORÇAMENTO VIGENTE, E DÁ OUTRAS_x000D_
 PROVIDENCIAS;</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_lei_municipal_n.o_032_de_24_de_novembro_de_2025_-.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_lei_municipal_n.o_032_de_24_de_novembro_de_2025_-.pdf</t>
   </si>
   <si>
     <t>“SÚMULA: ESTIMA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DE BOM_x000D_
 JESUS DO ARAGUAIA/MT, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2026 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_lei_municipal_n.o_033_de_24_de_novembro_de_2025_-.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_lei_municipal_n.o_033_de_24_de_novembro_de_2025_-.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES_x000D_
 PARA A ELABORAÇÃO E EXECUÇÃO_x000D_
 DA LEI ORÇAMENTÁRIA ANUAL DE_x000D_
 2026 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_lei_municipal_n.o_034_de_24_de_novembro_de_2025_-.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_lei_municipal_n.o_034_de_24_de_novembro_de_2025_-.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui o Plano Plurianual do_x000D_
 município de Bom Jesus do Araguaia - MT_x000D_
 para o período 2026/2029.”</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Legislativo)</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_ord._mun._002_horleane_-_corrida_kids.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_ord._mun._002_horleane_-_corrida_kids.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA "CORRIDA KIDS" NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BOM JESUS DO ARAGUAIA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Toninho Bedas</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OS CRITÉRIOS DE DECLARAÇÃO DE UTILIDADE PÚBLICA DE ENTIDADES QUE SERVEM À COLETIVIDADE NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA – MT SEM FINS LUCRATIVOS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>CELSO BARROS, Alan Jones, Gringa, Toninho Bedas</t>
   </si>
   <si>
     <t>Altera o caput do art. 1º da Lei Municipal n.º 457/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Horleane Alencar</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_ord._mun._005_horleane_autismo.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_ord._mun._005_horleane_autismo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE POLÍTICAS DE INCLUSÃO E ATENDIMENTO ESPECIALIZADO PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_ord._mun._006_horleane_saude_mental.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_ord._mun._006_horleane_saude_mental.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIZAÇÃO DA SAÚDE MENTAL NO AMBIENTE DE TRABALHO NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_ord._mun._007_horleane_torneio_volei.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_ord._mun._007_horleane_torneio_volei.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O TORNEIO MUNICIPAL DE VÔLEI NO CALENDÁRIO OFICIAL DE EVENTOS ESPORTIVOS DO MUNICÍPIO DE BOM JESUS DO ARAGUAIA - MT E AUTORIZA O PODER EXECUTIVO A PROMOVER SUA REALIZAÇÃO ANUAL.”</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Alan Jones</t>
   </si>
   <si>
     <t>“Altera denominação de via pública da zona urbana do Distrito de Campinas do Araguaia, município de Bom Jesus do Araguaia - MT e dá outras providências.”</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_ord._mun._010_corrida_de_rua.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_ord._mun._010_corrida_de_rua.pdf</t>
   </si>
   <si>
     <t>Institui a "Corrida de Rua” no município de Bom Jesus do Araguaia e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE PROTEÇÃO E DEFESA DO CONSUMIDOR – PROCON MUNICIPAL NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA – MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Sirlene Freitas</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_ord._mun._012__fanfarra_municipal__sirlene.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_ord._mun._012__fanfarra_municipal__sirlene.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A FANFARRA MUNICIPAL DE BOM JESUS     DO ARAGUAIA – MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/173/projeto_de_lei_ord._mun._013_festival_musical.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/173/projeto_de_lei_ord._mun._013_festival_musical.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O FESTIVAL MUSICAL DE BOM JESUS DO ARAGUAIA–MT E O INSERE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_ord._mun._014__-_horleane_-_politica_municipal_e_sala_da_mulher.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_ord._mun._014__-_horleane_-_politica_municipal_e_sala_da_mulher.pdf</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município de  Bom Jesus do Araguaia – MT,  diretrizes para a criação e funcionamento da Sala da Mulher, e dá outras providências.”</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_ord._mun._015_alteracao_de_rua_sirlene.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_ord._mun._015_alteracao_de_rua_sirlene.pdf</t>
   </si>
   <si>
     <t>“Altera denominação de via pública da zona urbana de Bom Jesus do Araguaia - MT e dá outras providências.”</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_ord._mun._016_-_horleane_-_parto_humanizado.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_ord._mun._016_-_horleane_-_parto_humanizado.pdf</t>
   </si>
   <si>
     <t>“Institui medidas complementares de prevenção e combate à violência obstétrica, assegura o direito de escolha da gestante quanto ao tipo de parto, reforça a promoção do parto humanizado no Município de Bom Jesus do Araguaia – MT, em complemento à Lei Ordinária nº 13.010/2025, e dá outras providências.”</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>“RECONHECE A PRÁTICA DE WHEELING, POPULARMENTE CONHECIDA COMO "GRAU", COMO MODALIDADE ESPORTIVA NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA – MT AUTORIZA O PODER EXECUTIVO A REGULAMENTAR E A DESTINAR ESPAÇOS PARA A SUA PRÁTICA, E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_ord._mun._018_alteracao_de_rua_alan_jones.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_ord._mun._018_alteracao_de_rua_alan_jones.pdf</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_ord._mun._019_alteracao_de_rua_alan_jones.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_ord._mun._019_alteracao_de_rua_alan_jones.pdf</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_ord._mun._20_declara_utilidade_publica.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_ord._mun._20_declara_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública Municipal a Associação de Moradores do Planalto do Araguaia e Regiões Circunvizinhas no Estado de Mato Grosso AMOPLAMT.”</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_ord._mun._021_alteracao_de_rua_horleane.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_ord._mun._021_alteracao_de_rua_horleane.pdf</t>
   </si>
   <si>
     <t>“Altera denominação de via pública da zona_x000D_
 urbana de Bom Jesus do Araguaia - MT e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>“INSTITUI O AUXÍLIO-SAÚDE NO ÂMBITO_x000D_
 DA CÂMARA MUNICIPAL DE BOM JESUS_x000D_
 DO ARAGUAIA – MT E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_ord._mun._23_consignado.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_ord._mun._23_consignado.pdf</t>
   </si>
   <si>
     <t>“Altera a margem consignável aplicável às consignações facultativas em_x000D_
 folha de pagamento no âmbito da_x000D_
 Câmara Municipal de Bom Jesus do_x000D_
 Araguaia – MT e dá outras providências.”</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_ord._mun._024_educacao_financeira_-_copia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_ord._mun._024_educacao_financeira_-_copia.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA MUNICIPAL DE_x000D_
 EDUCAÇÃO FINANCEIRA NO ÂMBITO DA_x000D_
 REDE MUNICIPAL DE ENSINO DE BOM JESUS DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_ord._mun._025_qr_code_-_copia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_ord._mun._025_qr_code_-_copia.pdf</t>
   </si>
   <si>
     <t>“DISPÕE ACERCA DA IMPLANTAÇÃO DE_x000D_
 CÓDIGO QR EM TODAS AS PLACAS DE_x000D_
 OBRAS PÚBLICAS MUNICIPAIS PARA LEITURA E FISCALIZAÇÃO ELETRÔNICA.”</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Tatianne  Santiago</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_ord._mun._27_declara_utilidade_publica.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_ord._mun._27_declara_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública Municipal a_x000D_
 Cooperativa de Produtores Rurais de Bom_x000D_
 Jesus do Araguaia – COOPERBOMJA.”</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_decreto_legislativo_n.o_001.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_decreto_legislativo_n.o_001.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das Contas Anuais de Governo do prefeito Municipal de Bom Jesus do Araguaia – MT, o senhor MARCILEI ALVES DE OLIVEIRA, referente ao exercício financeiro de 2023”.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_resolucao_n.o_004__codigo_de_etica.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_resolucao_n.o_004__codigo_de_etica.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O CÓDIGO DE ÉTICA E_x000D_
 CONDUTA DOS SERVIDORES DA_x000D_
 CÂMARA MUNICIPAL DE BOM JESUS DO_x000D_
 ARAGUAIA – MT E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_resolucao_n.o_005__altera_o_regimento_interno.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_resolucao_n.o_005__altera_o_regimento_interno.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS ARTS. 109, 123, 124, 125 E_x000D_
 175, E ACRESCENTA O ART. 169-A,_x000D_
 TODOS DA RESOLUÇÃO Nº 02/2002 –_x000D_
 REGIMENTO INTERNO DA CÂMARA_x000D_
 MUNICIPAL DE BOM JESUS DO_x000D_
 ARAGUAIA – MT”.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_de_resolucao_n.o_006__utilizacao_dos_veiculos_oficiais.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_de_resolucao_n.o_006__utilizacao_dos_veiculos_oficiais.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A UTILIZAÇÃO DOS_x000D_
 VEÍCULOS OFICIAIS NO ÂMBITO DA_x000D_
 CÂMARA MUNICIPAL DE BOM JESUS_x000D_
 DO ARAGUAIA – MT ESTABELECE_x000D_
 REGRAS PARA AUTORIZAÇÃO E_x000D_
 CONTROLE, DEFINE AS_x000D_
 RESPONSABILIDADES DOS_x000D_
 CONDUTORES E CRIA O CADASTRO DE_x000D_
 CONDUTORES DE VEÍCULOS_x000D_
 OFICIAIS”.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>Horleane Alencar, Alan Jones, Aluízio Nunes, Cebim, Celso Barros, Gringa, Sirlene Freitas, Tatianne  Santiago, Toninho Bedas</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_de_aplausos_001_-_horleane_-__juliana.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_de_aplausos_001_-_horleane_-__juliana.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA A SENHORA JULIANA MARCELINO ROMA, empresária, escritora, consultora e educadora, com mais de 15 anos de experiência em gestão de negócios, pessoas e desenvolvimento humano.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/187/mocao_de_aplausos_006_-_celso_-_servidores_da_secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/187/mocao_de_aplausos_006_-_celso_-_servidores_da_secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, requer da Mesa Diretora, nos moldes do art. 162 e seguintes do Regimento Interno, apresenta à apreciação do Plenário a presente Moção de Aplausos aos(as) servidores(as) da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Alan Jones, Aluízio Nunes, Cebim, Celso Barros, Gringa, Horleane Alencar, Sirlene Freitas, Tatianne  Santiago, Toninho Bedas</t>
   </si>
   <si>
     <t>O vereador que está subscreve, requer da Mesa Diretora, nos moldes do art. 162 e _x000D_
 seguintes do Regimento Interno, apresenta à apreciação do Plenário a presente Moção de _x000D_
 Aplausos ao senhor Edimilson Dias Luz em reconhecimento ao excelente trabalho, dedicação _x000D_
 e comprometimento demonstrados no desempenho de suas funções na Agência dos Correios _x000D_
 de Bom Jesus do Araguaia – MT.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Tatianne  Santiago, Alan Jones, Aluízio Nunes, Cebim, Celso Barros, Gringa, Horleane Alencar, Sirlene Freitas, Toninho Bedas</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/186/mocao_de_aplausos_008_-_tatianne_-_amaurizete.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/186/mocao_de_aplausos_008_-_tatianne_-_amaurizete.pdf</t>
   </si>
   <si>
     <t>A vereadora que está subscreve, requer da Mesa Diretora, nos moldes do art. 162 e_x000D_
 seguintes do Regimento Interno, apresenta à apreciação do Plenário a presente Moção de_x000D_
 Aplausos à senhora Amaurizete Abreu Luz.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_de_aplausos_009_-_tatianne_-_tatiane_oliveira.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_de_aplausos_009_-_tatianne_-_tatiane_oliveira.pdf</t>
   </si>
   <si>
     <t>A vereadora que está subscreve, requer da Mesa Diretora, nos moldes do art. 162 e seguintes do Regimento Interno, apresenta à apreciação do Plenário a presente Moção de Aplausos à senhora Tatiane de Oliveira.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_aplausos_010_-_celso_-_policiais_militares.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_aplausos_010_-_celso_-_policiais_militares.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bom Jesus do Araguaia, Estado de Mato Grosso, por_x000D_
 intermédio do Vereador Celso Barros, no uso de suas atribuições legais e regimentais,_x000D_
 especialmente com fundamento no art. 162 e seguintes do Regimento Interno, submete à_x000D_
 apreciação do Plenário Moção de Aplauso aos Policiais Militares do Núcleo de Polícia de_x000D_
 Bom Jesus do Araguaia-MT.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_de_aplausos_011_-_alan_-_sicoob_2.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_de_aplausos_011_-_alan_-_sicoob_2.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bom Jesus do Araguaia, Estado de Mato Grosso, por_x000D_
 intermédio do Vereador Alan Jones, no uso de suas atribuições legais e regimentais,_x000D_
 especialmente com fundamento no art. 162 e seguintes do Regimento Interno, submete à_x000D_
 apreciação do Plenário Moção de Aplauso a Cooperativa de Crédito Sicoob Primavera -_x000D_
 Agência Bom Jesus do Araguaia, “Por seu exemplar atuação junto à comunidade, destacando_x000D_
 se não apenas no setor financeiro, mas, de forma especial, pelo forte engajamento em ações_x000D_
 voluntárias e sociais que impactam positivamente a vida dos cidadãos bom-jesuense”. Esta_x000D_
 moção é uma forma de expressar nossa gratidão e reconhecimento, destacando sua dedicação_x000D_
 na organização das ações voluntárias por meio do Programa Voluntário Transformador que_x000D_
 fortalece o compromisso social e comunitário em prol do bem coletivo.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/211/mocao_de_aplausos_012_-_alan_-_luciana.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/211/mocao_de_aplausos_012_-_alan_-_luciana.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bom Jesus do Araguaia, Estado de Mato Grosso, por_x000D_
 intermédio do Vereador Alan Jones, no uso de suas atribuições legais e regimentais,_x000D_
 especialmente com fundamento no art. 162 e seguintes do Regimento Interno, submete à_x000D_
 apreciação do Plenário Moção de Aplauso à Senhora Luciana Paula Rodrigues, que se_x000D_
 destaca como exemplo de perseverança, empreendedorismo e contribuição ao desenvolvimento_x000D_
 local.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>A vereadora que está subscreve, requer da Mesa Diretora, nos moldes do art. 162 e seguintes do Regimento Interno, manifesta, por meio desta Moção de Aplauso, o mais profundo reconhecimento e sincera admiração ao Excelentíssimo Senhor Presidente do Tribunal de Justiça do Estado de Mato Grosso o senhor José Zuquim Nogueira, pelo brilhante trabalho que vem realizando à frente do Poder Judiciário mato-grossense, pautado na modernização, na humanização e na aproximação da Justiça com o cidadão.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/228/mocao_de_aplausos_013_-_horleane_-_juiz_de_direito_jose_antonio_bezerra_filho.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/228/mocao_de_aplausos_013_-_horleane_-_juiz_de_direito_jose_antonio_bezerra_filho.pdf</t>
   </si>
   <si>
     <t>A vereadora que está subscreve, requer da Mesa Diretora, nos moldes do art. 162 e seguintes do Regimento Interno, manifesta, por meio desta Moção de Aplauso, o mais sincero reconhecimento e profunda admiração ao Excelentíssimo Senhor Juiz de Direito José Antônio Bezerra Filho, Coordenador Estadual da Justiça Comunitária do Tribunal de Justiça do Estado de Mato Grosso, pelo notável trabalho que vem desenvolvendo em prol do acesso à Justiça, da _x000D_
 cidadania e da inclusão social em todo o Estado, especialmente através da Expedição Araguaia Xingu – Justiça e Cidadania.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_002_-_toninho_-_incentivo_esporte_e_cultura_-_atletas.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_002_-_toninho_-_incentivo_esporte_e_cultura_-_atletas.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO EXMO. PREFEITO MUNICIPAL, SENHOR MARCILEI ALVES DE OLIVEIRA, QUE CUMPRA COM A LEI MUNICIPAL N.º 639/2023 ALTERADA PELA LEI 651/2023 QUE TRATA DO PROGRAMA DE APOIO E INCENTIVO AO ESPORTE E CULTURA NO MUNICIPIO DE BOM JESUS DO ARAGUAIA-MT.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. PREFEITO MUNICIPAL, SENHOR MARCILEI ALVES DE OLIVEIRA, QUE CUMPRA COM A LEI MUNICIPAL N.º 595/2022 DE 04 DE NOVEMBRO DE 2022.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Teste para votação</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/111/modelo_indicacao_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/111/modelo_indicacao_1.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal, para que faça o patrolamento e cascalhamento na estrada do Gameleira que se inicia na Escolinha da Dona Lazara sentido Nego do Peixe até a divisa do Distrito de Novo Paraíso (antigo troca tapa).</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Aluízio Nunes</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, a necessidade de disponibilizar casa de apoio em Barretos - SP para atender, exclusivamente os munícipes de Bom Jesus do Araguaia-MT.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal que seja realizado o reajuste do valor do salário dos Sub-prefeitos iguais aos dos secretários municipais.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal que proceda a estudos e tome as legais e cabíveis providências, objetivando-se o aumento do valor do salário da Agente Administrativo de Serviços Públicos de Campinas do Araguaia.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal de Bom Jesus do Araguaia – MT, para que seja implementado o atendimento ambulatorial noturno no município.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_013_-_celso_-_conseg.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_013_-_celso_-_conseg.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA, para que faça um Termo de Cooperação com o Conselho Comunitário de Segurança Pública de Bom Jesus do Araguaia – MT(CONSEG) para destinação de recursos financeiros mensais no valor de no mínimo 02 (dois) salários mínimos para custear despesas diárias e mensais desta órgão.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_014_-_sirlene_-_ponte_corrego_jacarezinho_-_murere.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_014_-_sirlene_-_ponte_corrego_jacarezinho_-_murere.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal que seja viabilizado o mais rápido possível a construção de uma ponte no Córrego Jacarezinho, na região do Mureré no Município de Bom Jesus do Araguaia - MT.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia - MT, INDICA ao EXMO. Senhor Marcilei Alves de Oliveira, através da secretaria competente, A Viabilização de Oficinas de Cursos em Campinas do Araguaia.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_016_-_horleane_-_monitores.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_016_-_horleane_-_monitores.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Poder Executivo Municipal a necessidade urgente de contratação e designação de monitores para acompanhar os alunos no transporte escolar do município de Bom Jesus do Araguaia – MT.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_017_-_horleane_-_calcadas.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_017_-_horleane_-_calcadas.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal que promova a construção de calçadas em frente às residências de famílias de baixa renda e idosos que atualmente são isentos do pagamento do Imposto Predial e Territorial Urbano (IPTU) no município de Bom Jesus do Araguaia – MT.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_018_-_toninho_-_odontologo_campinas.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_018_-_toninho_-_odontologo_campinas.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA que designe 01 (um) odontólogo para atender exclusivamente as unidades escolares municipais de Bom Jesus do Araguaia – MT, Distrito de Campinas do Araguaia e Planalto do Araguaia.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_19_ponte_rc_e_bja.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_19_ponte_rc_e_bja.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA para que melhore a infraestrutura da ponte sobre o Córrego Água Azul, na região do Rio Murere, divisa entre os municípios de Bom Jesus do Araguaia – MT e Ribeirão Cascalheira – MT.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_020_-_aluizio_-_piscina_cras.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_020_-_aluizio_-_piscina_cras.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal, para que construa uma piscina no CRAS – Centro de Referência de Assistência Social, do Município de Bom Jesus Do Araguaia MT.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Cebim</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal, a realização de pavimentação asfáltica das ruas e Nova Conquista.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA para que contrate 01 (um) bombeiro civil para atender o município de Bom Jesus do Araguaia – MT.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_23_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_23_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA que faça faixa para pedestre e ciclista na Av. Vereador Dé do Cachimbo para realização de esporte e lazer.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao  senhor Marcilei Alves de Oliveira chefe do Executivo Municipal  a realização de uma construção de um cemitério em Campinas do Araguaia.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_025_-_horleane_-.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_025_-_horleane_-.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal, por meio da Secretaria Municipal de Saúde, que seja articulada uma ação conjunta com o Hospital Regional de Água Boa, visando à realização do “Dia D” de Atendimento Ginecológico, com o objetivo de reduzir significativamente a fila de espera por consultas nessa especialidade no município.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal a implantação de uma faixa de caminhada, faixa de maratona na Avenida José Humarcio Carlos Ferreira, na extensão que contempla o Setor Aeroporto.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_027_-_celso.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_027_-_celso.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal para que faça seguro das ambulâncias</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_028_quebra_mola.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_028_quebra_mola.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA que ponha sinalização horizontal em todos os quebra-molas (lombadas) da cidade de Bom Jesus do Araguaia – MT.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_029_anel_viario.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_029_anel_viario.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA que faça o ANEL VIÁRIO contornando a cidade de Bom Jesus do Araguaia – MT.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA que faça a manutenção do campo de futebol da Região do Gameleira no município de Bom Jesus do Araguaia – MT.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_031_-_sirlene_-_aquisicao_de_cadeiras.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_031_-_sirlene_-_aquisicao_de_cadeiras.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal a necessidade de aquisição de cadeiras para a Subprefeitura de Campinas do Araguaia.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA para que direcione o Cartório Eleitoral uma vez ao mês em Planalto do Araguaia.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Gringa</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_033_-_gringa_-_contratacao_de_guarda_para_o_pronto_atendimento.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_033_-_gringa_-_contratacao_de_guarda_para_o_pronto_atendimento.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, para que contrate Guardas (Vigias) para o Pronto Atendimento de Bom Jesus do Araguaia-MT.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA; para que instale a lixeiras orgânicas e recicláveis, nas principais vias de nosso Município, principalmente nas áreas comerciais, praças, prédios púbicos e pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_035_-_horleane_-_iluminacao_e_melhorias_no_cemiterio.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_035_-_horleane_-_iluminacao_e_melhorias_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA; que providencie a iluminação da via de acesso e do cemitério municipal, bem como a realização de reforma geral e melhorias na infraestrutura do local, que sejam adotadas as seguintes providências:</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_036_-_sirlene_-_uniformes_idosos_e_grupo_de_dancas_-_pilates.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_036_-_sirlene_-_uniformes_idosos_e_grupo_de_dancas_-_pilates.pdf</t>
   </si>
   <si>
     <t>vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA; a aquisição de uniformes, destinados às mulheres do grupo de dança para apresentações, bem como ao grupo da terceira idade que participa das aulas de Pilates.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_037_-_alan_-_plano_de_gestao_dos_veiculos.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_037_-_alan_-_plano_de_gestao_dos_veiculos.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao EXMO. Senhor Marcilei Alves de Oliveira, através da secretarias competente, que seja criado um Plano de Gestão de Veículos para a Administração Municipal, onde cada servidor possa estar dirigindo somente um veículo e fique totalmente responsável pelo mesmo,a começar pelas ambulâncias.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao EXMO. Senhor Marcilei Alves de Oliveira, através da secretaria competente, que realize estudos de ampliação, adequação e manutenção de equipamentos da Unidade Decentralizada de Reabilitação (UDR) Carlos Alberto Borges Zappelini, em razão do grande aumento no número de pacientes atendidos</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao EXMO. Senhor Marcilei Alves de Oliveira, através da secretarias competente, elabore projetos de ampliação, adequação e manutenção do Posto de Saúde de Campinas do Araguaia, visando melhorar a infraestrutura e o atendimento oferecido à população</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, para que contrate Guardas (Vigias) para o Pronto Atendimento de Bom Jesus do Araguaia-MT</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_041_-_cebim_-_patrolamento_estrada.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_041_-_cebim_-_patrolamento_estrada.pdf</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_042_-_cebim_-_doacao_para_equipe_de_esportes.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_042_-_cebim_-_doacao_para_equipe_de_esportes.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, _x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara _x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal, para que faça a _x000D_
 doação de uniformes esportivos para as equipes de Bom Jesus do Araguaia-MT que estão _x000D_
 competindo no campeonato municipal de de futebol.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_043_-_aluizio_-_patrocinio_equipe_de_futebol_indigena.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_043_-_aluizio_-_patrocinio_equipe_de_futebol_indigena.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal, para que patrocine_x000D_
 o primeiro lugar masculino e feminino da equipe de jogos indígena da Aldeia Marãiwatsédé.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_44_feira_coberta.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_44_feira_coberta.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA que CONSTRUA 01 (uma) cozinha na feira Coberta Antônio Olavo Farias Lima.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_045_-_sirlene_-_pavimentacao_asfaltica_novo.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_045_-_sirlene_-_pavimentacao_asfaltica_novo.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal a pavimentação asfáltica das seguintes vias urbanas: Rua 16, Rua Pernambuco, Rua Edna Marçal Franco, Rua Cosme Dias Gomes, Rua 6 e Rua Goiás. Solicita-se, ainda, a inclusão de duas vias sem denominação oficial: a primeira ligando a Rua 6 à Avenida José Húmarcio Carlos Ferreira; e a segunda conectando a Rua Goiás à Avenida Marco Aurélio Fullin (saída para o município de Serra Nova Dourada) — esta sendo a última via do centro da cidade, no sentido nordeste. Ressalta-se que, a pavimentação destas últimas vias, contribuirá significativamente para a fluidez do tráfego, especialmente de veículos de grande porte, ajudando a desafogar o trânsito nas principais avenidas de Bom Jesus do Araguaia.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_061_-_alan_-_cameras_de_seguranca_em_campinas_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_061_-_alan_-_cameras_de_seguranca_em_campinas_do_araguaia.pdf</t>
   </si>
   <si>
     <t>INDICA ao EXMO. Senhor Prefeito Municipal, que seja instalada mais câmeras de segurança no Distrito de Campinas do Araguaia, com o objetivo de aumentar a segurança pública e prevenir crimes.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_062_-_alan_-_quebra_molas__em_campinas_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_062_-_alan_-_quebra_molas__em_campinas_do_araguaia.pdf</t>
   </si>
   <si>
     <t>INDICA ao EXMO. Senhor Prefeito Municipal, que seja instalados quebra-molas nas ruas que já foram asfaltadas no Distrito de Campinas do Araguaia, com o objetivo de reduzir a velocidade dos veículos e aumentar a segurança dos pedestres e motoristas.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>INDICA ao EXMO. Senhor Prefeito Municipal, que seja realizado o patrolamento e cascalhamento da estrada da região do Projeto de Assentamento - PA Guerreiro, com o objetivo de melhorar as condições de tráfego e garantir a segurança dos usuários.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_064_-_sirlene_-_instrumentos_musicais_oficinas_de_musicalizacao_para_campinas_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_064_-_sirlene_-_instrumentos_musicais_oficinas_de_musicalizacao_para_campinas_do_araguaia.pdf</t>
   </si>
   <si>
     <t>INDICA ao EXMO. Senhor Prefeito Municipal, que seja viabilizada a aquisição de instrumentos musicais destinados às oficinas de musicalização do Distrito de Campinas do Araguaia.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, a inclusão, no Plano Plurianual (PPA), da reforma e ampliação da Unidade de Saúde e da construção de uma praça pública em Campinas do Araguaia.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, para que adquira um terreno e construa o prédio próprio da Sub Prefeitura de Campinas do Araguaia</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_067_-_celso_-_aquisicao_de_terreno_para_construcao_da_subprefeitura_em_campinas_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_067_-_celso_-_aquisicao_de_terreno_para_construcao_da_subprefeitura_em_campinas_do_araguaia.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA que providencie uma entrada de veículos em frente os comércios da BR158, em Campinas do Araguaia.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA, que providencie autoclave (equipamento usado para esterilizar instrumentos e materiais termo resistentes utilizados em procedimentos odontológicos, através de vapor saturado sob pressão), 03 armários de aço e 01 geladeira para Unidade Multiprofissional Descentralizada de Reabilitação de Campinas do Araguaia.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_070_-_aluizio_-_coleta_de_entulho_em_campinas.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_070_-_aluizio_-_coleta_de_entulho_em_campinas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA, que providencie a coleta de entulhos/lixo em Campinas do Araguaia, como também faça divulgação antecipada do cronograma, a fim de que toda a população seja devidamente informada sobre os dias da prestação desse serviço essencial.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_071_-_toninho_-_instalacao_de__internet_no_centro_de_reabilitacao_de_campinas_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_071_-_toninho_-_instalacao_de__internet_no_centro_de_reabilitacao_de_campinas_do_araguaia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA, que providencie a instalação de internet na Unidade Multiprofissional Descentralizada de Reabilitação de Campinas do Araguaia.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_072_-_sirlene_-_aparelho_de_ultrassonografia_e_endoscopia_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_072_-_sirlene_-_aparelho_de_ultrassonografia_e_endoscopia_1.pdf</t>
   </si>
   <si>
     <t>INDICA ao EXMO. Senhor Prefeito Municipal, que seja providenciado um aparelho de ultrassonografia e um aparelho de endoscopia para o atendimento da população na rede pública de saúde.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>INDICA ao EXMO. Senhor Prefeito Municipal, que seja realizada a reforma das calçadas de passeio da Avenida Marco Aurelio Fullin</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_074_-_alan_-_descarte_de_ossadas.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_074_-_alan_-_descarte_de_ossadas.pdf</t>
   </si>
   <si>
     <t>INDICA ao EXMO. Senhor Prefeito Municipal, através da Secretaria competente, que seja criado lugares apropriados para descarte de ossadas e restos de animais mortos no município.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>INDICA ao EXMO. Senhor Prefeito Municipal, que seja realizada a reforma do parquinho infantil da Escola Municipal Professora Lazara Maria Pereira da Silva, com o objetivo de proporcionar um ambiente seguro e adequado para o desenvolvimento das crianças.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_076_-_horleane_-_praca_com_parquinho_no_setor_aeroporto.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_076_-_horleane_-_praca_com_parquinho_no_setor_aeroporto.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que estude a viabilidade de construir uma praça pública com parquinho infantil no Setor Aeroporto, neste.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_077_-_horleane_-_arcos_de_boas_vindas.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_077_-_horleane_-_arcos_de_boas_vindas.pdf</t>
   </si>
   <si>
     <t>indicar ao Executivo Municipal a instalação de arcos de entrada com a mensagem “Bem-vindo(a) a Bom Jesus do Araguaia” nas principais vias de acesso ao município:_x000D_
 • Saída para Serra Nova Dourada;_x000D_
 • Saída para Nova Conquista, que dá acesso à BR-158 pela MT-322.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_078_-_horleane_-_atendimentos_com_medicos_especialistas.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_078_-_horleane_-_atendimentos_com_medicos_especialistas.pdf</t>
   </si>
   <si>
     <t>indicar que, com a inauguração do novo Pronto-Atendimento Municipal, o Poder Executivo aproveite esse novo espaço para implantar atendimentos com médicos especialistas no próprio município.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA, para que diminua o diâmetro da rotatória, da Avenida Marco Aurélio Fullin saída para Alô Brasil.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, para que disponibilize um caminhão caçamba para os pequenos produtores rurais buscar milho nos finais de semana em tempo de safra</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_081_-_celso_-_pc_cavar_tanques_de_peixes.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_081_-_celso_-_pc_cavar_tanques_de_peixes.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, para que disponibilize a PC para cavar tanques para a criação de peixes</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, para que construa casinhas/cobertura para os alunos nos pontos de ônibus.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_083_-_gringa-_cadeiras_para_os_acompanhantes_do_pronto_atendimento.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_083_-_gringa-_cadeiras_para_os_acompanhantes_do_pronto_atendimento.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, para que adquira cadeiras para os acompanhantes do Pronto Atendimento.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Alan Jones, Sirlene Freitas</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, através da Secretaria competente, que sejam disponibilizadas aulas de defesa pessoal para mulheres no município.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_085_-_horleane_-_climatizador_no_ginasio_poliesportivo_da_escola_lazara_maria.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_085_-_horleane_-_climatizador_no_ginasio_poliesportivo_da_escola_lazara_maria.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instalação de climatizadores de ar no Ginásio Poliesportivo Municipal e na quadra coberta da Escola Municipal Professora Lázara Maria.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_086_-_horleane_-_melhorias_no_cras.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_086_-_horleane_-_melhorias_no_cras.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja encaminhado expediente à Secretária Municipal de Assistência Social e Primeira-Dama, Sra. Tatiana Oliveira, solicitando que sejam realizadas melhorias na estrutura física do prédio do CRAS – Centro de Referência de Assistência Social.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Indicar a Vossa Excelência que seja providenciada a instalação de um outdoor no local da obra do lago que está sendo construído na entrada da cidade, contendo a imagem ilustrativa do projeto final e o valor total estimado da obra.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_089_-_toninho_-_responsavel_manutencao_de_pontes_e_bueiros.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_089_-_toninho_-_responsavel_manutencao_de_pontes_e_bueiros.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA, que seja designado um servidor ou setor específico responsável pela manutenção e reforma de pontes e bueiros no município, com o objetivo de garantir maior agilidade, segurança e eficiência nesses serviços de infraestrutura.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_090__-_gringa_-_aquisicao_onibus_para_esporte.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_090__-_gringa_-_aquisicao_onibus_para_esporte.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, por meio da Secretaria competente, que seja providenciada a aquisição de um ônibus destinado exclusivamente à Secretaria Municipal de Esportes.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_091_-_gringa_-_pavimentacao_asfaltica_da_mt_322_ate_o_cemiterio_municipal.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_091_-_gringa_-_pavimentacao_asfaltica_da_mt_322_ate_o_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, para que seja realizada a pavimentação asfáltica de aproximadamente 1000 mts da via que se inicia na MT-322, passa em frente ao Cemitérios Municipal Recanto das Flores e se estende até a Cooperativa Mista de Produtores Rurais – COOPERBONJA.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA, para que sejam tomadas as providências necessárias para a pavimentação asfáltica do Setor Aeroporto II, neste município.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_093-_sirlene_-_escola_tecnica.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_093-_sirlene_-_escola_tecnica.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA, que sejam envidados esforços e articulações junto ao Governo do Estado de Mato Grosso e à Secretaria de Estado de Ciência, Tecnologia e Inovação (SECITECI), visando à implantação de uma Escola Técnica no município, bem como, com prioridade imediata, a oferta de um curso técnico, já para o ano de  2026.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_094_-_aluizio_-_instalacao_de_quebra-molas_no_pds_bordolandia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_094_-_aluizio_-_instalacao_de_quebra-molas_no_pds_bordolandia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA, que seja realizada a instalação de redutores de velocidade (quebra-molas) e placas de advertência nas proximidades das seguintes propriedades na estrada vicinal do PDS-Bordolândia.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>, INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA, para que, por meio da Secretaria Municipal de Obras e Serviços Urbanos, seja concluído com urgência o levantamento com encascalhamento, já iniciado, das estradas vicinais do Projeto de Desenvolvimento Sustentável (PDS) Bordolândia.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_096-_sirlene_-_implantacao_de_bocas_de_lobo_e_caixas_coletoras_de_residuos_solidos.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_096-_sirlene_-_implantacao_de_bocas_de_lobo_e_caixas_coletoras_de_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, o senhor MARCILEI ALVES DE OLIVEIRA, que seja realizada a implantação de bocas de lobo com caixas coletoras de resíduos sólidos nas vias públicas do município, especialmente em locais com maior incidência de alagamentos e acúmulo de lixo.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Alan Jones, Horleane Alencar</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, através da Secretaria competente, que sejam realizados estudos visando a criação de um aplicativo móvel destinado aos cidadãos de Bom Jesus do Araguaia. O aplicativo terá como objetivo principal receber opiniões e sugestões da população sobre diversos aspectos da gestão municipal, incluindo, mas não se limitando a:_x000D_
 - Funcionalidades do Aplicativo:_x000D_
 - Obras: permitir que os cidadãos opinem sobre o andamento das obras públicas em andamento ou planejadas._x000D_
 - Limpeza da Cidade: receber denúncias sobre locais que necessitam de limpeza ou manutenção._x000D_
 - Funcionamento de Lampadas: permitir que os cidadãos reportem problemas com iluminação pública._x000D_
 - Botão do Pânico: um recurso específico para mulheres denunciarem casos de maus-tratos e feminicídios de forma segura e anônima, se desejado.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_098_-_celso_-__fazer_ponte_no_corrego_do_gaviao_-_campinas_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_098_-_celso_-__fazer_ponte_no_corrego_do_gaviao_-_campinas_do_araguaia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, para que determine à Secretaria competente que viabilize a construção de uma ponte sobre o Córrego do Gavião entre os  Distritos de Campinas do Araguaia e Novo Paraiso.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_099_-_celso_-_acervo_patrimonio_cultural_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_099_-_celso_-_acervo_patrimonio_cultural_1.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, para Encaminhe a esta Casa Legislativa um projeto de lei que estabeleça normas para o reconhecimento, a proteção, a preservação e a valorização do patrimônio histórico-cultural do Município, abrangendo bens materiais e imateriais, públicos ou privados, de relevante interesse histórico, artístico, arquitetônico, arqueológico, documental, paisagístico ou cultural para a comunidade local.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_100_-_celso_-.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_100_-_celso_-.pdf</t>
   </si>
   <si>
     <t>, INDICA ao Executivo Municipal, para Encaminhe a esta Casa Legislativa um projeto de lei que estabeleça normas para o reconhecimento, a proteção, a preservação e a valorização do patrimônio histórico-cultural do Município, abrangendo bens materiais e imateriais, públicos ou privados, de relevante interesse histórico, artístico, arquitetônico, arqueológico, documental, paisagístico ou cultural para a comunidade local.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_126_-_horleane_-_pardais_eletronicos.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_126_-_horleane_-_pardais_eletronicos.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal a necessidade de instalação de pardais eletrônicos nas principais ruas da cidade, visando aumentar a segurança no trânsito.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_127_-_sirlene_-_bancos_para_o_refeitorio_da_escola_lazara_maria.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_127_-_sirlene_-_bancos_para_o_refeitorio_da_escola_lazara_maria.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art._x000D_
 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal; por meio da_x000D_
 Secretaria Municipal de Educação, que sejam providenciados bancos para o refeitório da Escola_x000D_
 Lázara Maria Pereira da Silva.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_128_-_sirlene_-_limpeza_ares_e_bebedouros.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_128_-_sirlene_-_limpeza_ares_e_bebedouros.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art._x000D_
 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal; por meio da_x000D_
 Secretaria Municipal de Educação e Secretaria de Saúde, que seja realizado um mutirão de limpeza_x000D_
 e manutenção preventiva dos aparelhos de ar-condicionado e bebedouros nas unidades escolares do_x000D_
 município, com atenção especial à Creche Municipal Teodoro Froz e à Escola Municipal Lázara_x000D_
 Maria.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_129_-_aluizio_-_ambulancia_para_planalto_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_129_-_aluizio_-_ambulancia_para_planalto_do_araguaia.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal; a destinação de uma_x000D_
 ambulância para o Distrito de Campinas do Araguaia.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_130_-_aluizio_-_agente_de_saude_planalto_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_130_-_aluizio_-_agente_de_saude_planalto_do_araguaia.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal; que seja viabilizada,_x000D_
 com a máxima urgência, a contratação de um Agente Comunitário de Saúde (ACS) para o_x000D_
 Distrito de Campinas do Araguaia.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_131_-_toninho_-_aquisicao_do_parque_de_exposicao.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_131_-_toninho_-_aquisicao_do_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT,INDICA ao Executivo Municipal; que sejam realizados_x000D_
 estudos e providências visando à aquisição de um terreno adequado para a implantação de um_x000D_
 Parque de Exposições em Bom Jesus do Araguaia.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_132_-_horleane_-_nucleo_de_apoio_psicossocial.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_132_-_horleane_-_nucleo_de_apoio_psicossocial.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art._x000D_
 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal; que seja criado, no_x000D_
 âmbito do Município de Bom Jesus do Araguaia, um Núcleo de Apoio Psicossocial, com atuação_x000D_
 integrada entre as áreas da Saúde, Educação e Assistência Social, destinado a oferecer acolhimento,_x000D_
 orientação e acompanhamento psicológico tanto à população em geral quanto aos servidores_x000D_
 públicos municipais.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_133_-_toninho_-_estacao_de_tratamento_de_agua.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_133_-_toninho_-_estacao_de_tratamento_de_agua.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal; que determine ao setor competente a realização de limpeza e manutenção do pátio da Estação de Tratamento de Água deste município.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_133_-_toninho_-_internet_no_indea.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_133_-_toninho_-_internet_no_indea.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal; que, por meio do_x000D_
 setor competente, sejam tomadas as providências necessárias para a instalação de serviço de internet_x000D_
 na unidade do Instituto de Defesa Agropecuária do Estado de Mato Grosso (INDEA), com acesso_x000D_
 gratuito e disponível aos munícipes que utilizam os serviços daquela instituição.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal o reparo de manilhas_x000D_
 e encascalhamento de estrada vicinal na região da Cearense, sobre o Córrego Sorriso.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_136_-_horleane_-_mutirao_de_consultas_oftalmologicas.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_136_-_horleane_-_mutirao_de_consultas_oftalmologicas.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT; INDICA ao Executivo Municipal que determine ao setor competente a realização de um mutirão de consultas oftalmológicas, acompanhado da doação de óculos de grau às pessoas que necessitam de correção visual e não dispõem de condições financeiras para arcar com esse custo.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_137_-_tatianne_-__pavimentacao_asfaltica_estrada_vicinal_pds_bordolandia_divisa_municipio_serra_nova.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_137_-_tatianne_-__pavimentacao_asfaltica_estrada_vicinal_pds_bordolandia_divisa_municipio_serra_nova.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, no uso de suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII; e art. 170 e seguintes do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Poder Executivo Municipal que sejam adotadas as providências necessárias, junto aos órgãos competentes, para a pavimentação asfáltica da estrada vicinal que liga o PDS Bordolândia até a sede da divisa do município com Serra Nova Dourada.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Alan Jones, Gringa, Sirlene Freitas</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_138_-_alan_-__cassius_-_espaco_para_pratica_de_futebol.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_138_-_alan_-__cassius_-_espaco_para_pratica_de_futebol.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Senhor Secretário Municipal de Esportes, Cultura e Lazer de Bom Jesus do Araguaia – MT, que disponibilize um espaço adequado para a prática de futebol enquanto os espaços esportivos existentes passam por reformas.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_139_-_alan_-_estacionamento_na_avenida_bom_jesus_-_solar_flor_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_139_-_alan_-_estacionamento_na_avenida_bom_jesus_-_solar_flor_do_araguaia.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, no pleno exercício de suas atribuições legais, conforme disposto no Art. 77, alínea “a”; Art. 143, inciso VIII; e Art. 170 e seguintes do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia, INDICA ao Prefeito Municipal de Bom Jesus do Araguaia – MT, a implantação de vagas de estacionamento no canteiro central da Avenida Bom Jesus, localizada no Setor Solar Flor do Araguaia.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_140_-_alan_-__folga_aos_servidores_no_aniversario.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_140_-_alan_-__folga_aos_servidores_no_aniversario.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal, a conveniência e a oportunidade de que seja instituído, no âmbito da Administração Pública Municipal, 01 (um) dia de folga remunerada ao servidor público, a ser usufruída em razão da celebração de seu aniversário.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_141_-_cebim_-_casa_mortuaria.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_141_-_cebim_-_casa_mortuaria.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal que seja construída  uma Casa Mortuária Pública neste município.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_142_-_cebim_-_aumento_salarial_servidores_do_detran.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_142_-_cebim_-_aumento_salarial_servidores_do_detran.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal que estude a viabilidade de conceder aumento salarial aos servidores do Departamento Estadual de Trânsito (DETRAN) lotados neste município.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_143_-_sirlene_-_indicacao_van.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_143_-_sirlene_-_indicacao_van.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de Bom Jesus do Araguaia – MT, INDICA ao Excelentíssimo Senhor Ministro da Agricultura e Pecuária, Carlos Fávaro, e à Excelentíssima Senhora Deputada Flavinha, que seja destinado ao Município de Bom Jesus do Araguaia – MT um veículo tipo VAN, com _x000D_
 capacidade para 10 lugares, a fim de atender às demandas da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_144_-_horleane_-_melhorias_na_quadra_de_areia_da_escola_lazara_maria.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_144_-_horleane_-_melhorias_na_quadra_de_areia_da_escola_lazara_maria.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT; INDICA ao Executivo Municipal que seja_x000D_
 providenciada a colocação de mais areia e a instalação da proteção adequada na quadra de areia da_x000D_
 Escola Municipal Professora Lázara, de modo a garantir melhores condições para a prática de_x000D_
 esportes como beach tennis (tênis de areia) e vôlei de areia.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_145_-_horleane_-_decoracao_natalina_campinas_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_145_-_horleane_-_decoracao_natalina_campinas_do_araguaia.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT; INDICO à Mesa Diretora, após cumpridas as_x000D_
 formalidades regimentais, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito_x000D_
 Municipal de Bom Jesus do Araguaia, para que, por meio da Secretaria Municipal de Assistência_x000D_
 Social, em parceria com a equipe do CRAS, realize uma decoração natalina no Distrito de Planalto_x000D_
 do Araguaia.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_146_-_sirlene_-_construcao_de_quadra_esportiva_com_grama_sintetica.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_146_-_sirlene_-_construcao_de_quadra_esportiva_com_grama_sintetica.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT; INDICO ao Executivo Municipal, a construção de_x000D_
 uma quadra esportiva com campo de grama sintética no município de Bom Jesus do Araguaia.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_147_-_horleane_-_instalacao_de_refletores_na_escola_de_planaldo_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_147_-_horleane_-_instalacao_de_refletores_na_escola_de_planaldo_do_araguaia.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT; Indico à Mesa Diretora, após cumpridas as_x000D_
 formalidades regimentais, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito_x000D_
 Municipal de Bom Jesus do Araguaia, solicitando que seja providenciada a instalação de refletores_x000D_
 e a melhoria da iluminação no entorno da Escola Jacob Olivar Alievi, anexo da Escola Municipal_x000D_
 Professora Lázara Maria da Silva, localizada no Distrito de Planalto do Araguaia.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_148_-_tatianne_-_paisagismo_em_frete_a_prefeitura.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_148_-_tatianne_-_paisagismo_em_frete_a_prefeitura.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, no uso de suas atribuições legais contidas no art. 77, alínea_x000D_
 “a”; art. 143, inciso VIII; e art. 170 e seguintes do Regimento Interno da Câmara Municipal de Bom_x000D_
 Jesus do Araguaia – MT, INDICA ao Poder Executivo Municipal que seja realizado paisagismo e a_x000D_
 construção de um parquinho ao ar livre no canteiro central em frente à nova sede da Prefeitura_x000D_
 Municipal._x000D_
 JUSTIFICATIVA_x000D_
 O canteiro central localizado em</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_149_-_alan_-_quebras_molas_-_rua_joel_albuquerque_e_avenida_bom_jesus.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_149_-_alan_-_quebras_molas_-_rua_joel_albuquerque_e_avenida_bom_jesus.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea_x000D_
 “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de_x000D_
 Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal, que seja realizada a instalação de_x000D_
 redutores de velocidade (quebra-molas) em toda a Rua Joel Albuquerque Souza da Rocha e na_x000D_
 Avenida Bom Jesus.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_150_-_toninho_-_bueiro_-_corrego_da_onca_-_ze_torada.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_150_-_toninho_-_bueiro_-_corrego_da_onca_-_ze_torada.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal; que determine, por_x000D_
 meio da Secretaria Municipal competente, a substituição da ponte situada na região do Córrego da_x000D_
 Onça, na propriedade do senhor Zé Torada, pela instalação de um bueiro, uma vez que a referida_x000D_
 ponte encontra-se intransitável, prejudicando o tráfego de moradores e produtores rurais.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_151_-_cebim_-_premiacoes_inscricoes_futsal_e_society.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_151_-_cebim_-_premiacoes_inscricoes_futsal_e_society.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal que estude a_x000D_
 viabilidade de conceder aumento do valor das premiações oferecidas nos campeonatos municipais_x000D_
 de futsal e society, realizados pelo Município.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_152_-_alan_-_alterar_lei_394_-_tratamento_fora_domicilio__tfd..pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_152_-_alan_-_alterar_lei_394_-_tratamento_fora_domicilio__tfd..pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77, alínea_x000D_
 “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara Municipal de_x000D_
 Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal, que promova o envio de Projeto de_x000D_
 Lei visando alterar a Lei Municipal nº 394/2017, que trata dos benefícios concedidos aos pacientes em_x000D_
 Tratamento Fora do Domicílio – TFD. Com o objetivo ampliar o prazo máximo de concessão de_x000D_
 diárias destinadas aos pacientes e seus acompanhantes que necessitam permanecer por período_x000D_
 superior ao atualmente previsto em outra localidade para realização de tratamentos médicos pelo_x000D_
 Sistema Único de Saúde – SUS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_153_-_aluizio_-_limpeza_na_represa_da_bordon.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_153_-_aluizio_-_limpeza_na_represa_da_bordon.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT, INDICA ao Executivo Municipal; que seja realizada_x000D_
 a limpeza da represa localizada na Usina da Bordon duas vezes ao mês, tendo em vista o acúmulo_x000D_
 de sujeira no local.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_154_-_tatianne_-_casa_de_apoio_em_barretos.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_154_-_tatianne_-_casa_de_apoio_em_barretos.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, no uso de suas atribuições legais contidas no art. 77, alínea_x000D_
 “a”; art. 143, inciso VIII; e art. 170 e seguintes do Regimento Interno da Câmara Municipal de Bom_x000D_
 Jesus do Araguaia – MT, INDICA ao Poder Executivo Municipal; a necessidade de criação e_x000D_
 manutenção de uma Casa de Apoio destinada aos pacientes de Bom Jesus do Araguaia que realizam_x000D_
 tratamento oncológico no Hospital de Amor (Hospital do Câncer) de Barretos.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_155_-_horleane_-_manjauro.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_155_-_horleane_-_manjauro.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT; INDICO, na forma regimental, que seja encaminhado_x000D_
 ao Excelentíssimo Senhor Prefeito Municipal de Bom Jesus do Araguaia a presente solicitação para_x000D_
 que realize estudo de viabilidade técnica e financeira visando à oferta gratuita do medicamento_x000D_
 Mounjaro (tirzepatida) às pessoas com obesidade atendidas na rede municipal de saúde,_x000D_
 especialmente nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_156_-_horleane_-_ginecologista.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_156_-_horleane_-_ginecologista.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, usando das suas atribuições legais contidas no art. 77,_x000D_
 alínea “a”; art. 143, inciso VIII e art. 170 e seguintes, todos do Regimento Interno da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia – MT; INDICO na forma regimental, que seja encaminhado_x000D_
 ao Excelentíssimo Senhor Prefeito Municipal de Bom Jesus do Araguaia a presente solicitação para_x000D_
 que o Poder Executivo autorize a vinda da médica ginecologista ao município, possibilitando o_x000D_
 atendimento de retorno das pacientes que foram consultadas durante o Dia D da Saúde da Mulher.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>PCPCJ</t>
   </si>
   <si>
     <t>Parecer CPCJR</t>
   </si>
   <si>
     <t>Toninho Bedas, Alan Jones, Gringa</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_ord._mun._014__-_horleane_-_politica_municipal_e_sala_da_mulher.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_ord._mun._014__-_horleane_-_politica_municipal_e_sala_da_mulher.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA MUNICI PAL N.º 014/2025, DE AUTORIA DO PODER  LEGISLATIVO, QUE “INSTITUI, NO ÂM BITO DO MUNICÍPIO DE BOM JESUS DO  ARAGUAIA – MT, DIRETRIZES PARA A  CRIAÇÃO E FUNCIONAMENTO DA SALA  DA MULHER, E DÁ OUTRAS PROVIDÊNCIAS”. PARECER PELA APROVAÇÃO”.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>CPCJR - COMISSÃO PERMANENTE DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/202/parecer_041_parto_humanizado.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/202/parecer_041_parto_humanizado.pdf</t>
   </si>
   <si>
     <t>“INSTITUI MEDIDAS COMPLEMENTARES DE PREVENÇÃO E COMBATE À_x000D_
 VIOLÊNCIA OBSTÉTRICA, ASSEGURA_x000D_
 O DIREITO DE ESCOLHA DA GESTANTE QUANTO AO TIPO DE PARTO, REFORÇA A PROMOÇÃO DO PARTO HUMANIZADO NO MUNICÍPIO DE BOM_x000D_
 JESUS DO ARAGUAIA – MT, EM COMPLEMENTO À LEI ORDINÁRIA Nº_x000D_
 13.010/2025, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/213/parecer_042_codigo_de_etica.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/213/parecer_042_codigo_de_etica.pdf</t>
   </si>
   <si>
     <t>““Institui o Código de Ética dos Servidores da_x000D_
 Câmara Municipal de Bom Jesus do Araguaia –_x000D_
 MT”.”</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/215/parecer_043_altera__o_regimento_interno.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/215/parecer_043_altera__o_regimento_interno.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DO REGIMENTO_x000D_
 INTERNO DA CÂMARA MUNICIPAL DE BOM JESUS_x000D_
 DO ARAGUAIA – MT”.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/216/parecer_044_uso_dos_veiculos_oficiais.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/216/parecer_044_uso_dos_veiculos_oficiais.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a utilização dos veículos oficiais no âmbito da Câmara Municipal de_x000D_
 Bom Jesus do Araguaia – MT Constitucionalidade, legalidade, regimentalidade e boa_x000D_
 técnica legislativa. “Parecer favorável.”.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/218/parecer_046_altera_nome_de_rua.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/218/parecer_046_altera_nome_de_rua.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA MUNICIPAL Nº 018/2025_x000D_
 ALTERA A DENOMINAÇÃO DA RUA 8 PARA RUA JOVÊNCIO_x000D_
 DE MORAIS PRETO”</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/278/parecer_047_altera_nome_de_rua.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/278/parecer_047_altera_nome_de_rua.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA MUNICIPAL Nº 019/2025_x000D_
 ALTERA A DENOMINAÇÃO DA RUA 7 PARA RUA JOSÉ_x000D_
 ALVES DE MORAIS</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>“‘Projeto de Lei nº 017/2025. Reconhecimento de modalidade esportiva. Competência municipal. Inexistência de vício de iniciativa. Constitucionalidade formal e_x000D_
 material. Divergência apenas por mérito administrativo. Parecer pela rejeição do veto.”.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/235/parecer_ccj_052_altera_nome_de_rua.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/235/parecer_ccj_052_altera_nome_de_rua.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA MUNICIPAL Nº 015/2025_x000D_
 ALTERA A DENOMINAÇÃO DA RUA 12 PARA RUA_x000D_
 VALDETE DA CONCEIÇÃO BORGES”.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/280/parecer_ccj_053_altera_nome_de_rua_horleane.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/280/parecer_ccj_053_altera_nome_de_rua_horleane.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA MUNICIPAL Nº 021/2025_x000D_
 ALTERA A DENOMINAÇÃO DA RUA 12 PARA RUA_x000D_
 EDSON SEBASTIÃO DE OLIVEIRA”.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/282/parecer_054_auxilio_saude.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/282/parecer_054_auxilio_saude.pdf</t>
   </si>
   <si>
     <t>“Projeto de Lei Ordinária Municipal n.º 022, de 07 de_x000D_
 novembro de 2025, da Mesa Diretora – “Institui o_x000D_
 Auxílio-Saúde no âmbito da Câmara Municipal de Bom_x000D_
 Jesus do Araguaia – MT e dá outras providências.”_x000D_
 Constitucionalidade, Legalidade, Técnica Legislativa._x000D_
 Parecer pela aprovação.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/259/parecer_055_ccj_consignado.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/259/parecer_055_ccj_consignado.pdf</t>
   </si>
   <si>
     <t>“Altera a margem consignável aplicável às consignações facultativas em folha de pagamento noâmbito da Câmara Municipal de Bom Jesus do Araguaia – MT e dá outras providências.” Constitucionalidade e Legalidade. Parecer pela aprovação.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_056_ccj_reenquadramento_servidores_antigos.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_056_ccj_reenquadramento_servidores_antigos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Municipal nº 006, de 05 de novembro de 2025, de autoria da Mesa Diretora, que “Dispõe sobre o reenquadramento funcional de servidores efetivos admitidos antes da vigência da Lei Complementar Municipal nº 039/2015, admitidos por concursos realizados em 2001 e 2006, e dá outras providências.” Constitucionalidade, Legalidade e Técnica Legislativa. Parecer pela aprovação.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/283/parecer_057_ccj_reajuste_salarial.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/283/parecer_057_ccj_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR MUNICIPAL Nº 007/2025, DE_x000D_
 AUTORIA DA MESA DIRETORA DA CÂMARA MUNICIPAL, QUE_x000D_
 “ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 039/2015,_x000D_
 ATUALIZA A ESTRUTURA DE NÍVEIS, REAJUSTA O_x000D_
 VENCIMENTO-BASE DOS SERVIDORES DA CÂMARA MUNICIPAL_x000D_
 DE BOM JESUS DO ARAGUAIA-MT E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.” CONSTITUCIONALIDADE, LEGALIDADE E_x000D_
 TÉCNICA LEGISLATIVA.PARECER PELA APROVAÇÃO.</t>
   </si>
   <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_061_ccj_ldo_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE AS DIRETRIZES ORÇA MENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026, ORIENTA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/332/parecer_062_ccj_ppa.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 034/2025, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, QUE “INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE BOM JESUS DO ARAGUAIA – MT PARA O PERÍODO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/327/parecer_063_ccj_loa_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 032/2025, de autoria do Poder Executivo, que “Estima a receita e fixa a despesa do Município de Bom Jesus do Araguaia – MT para o exercício financeiro de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/329/parecer_064_ccj_educacao_financeira_nas_escolas_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 024/2025, DE AUTORIA DO PODER LEGISLATIVO, QUE “INSTITUI O PROGRAMA_x000D_
+MUNICIPAL DE EDUCAÇÃO FINANCEIRA NO ÂMBITO DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE BOM JESUS DO ARAGUAIA – MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/328/parecer_065_ccj_qr_code.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA MUNICIPAL Nº 025, DE 24 DE NOVEMBRO DE 2025, DE AUTORIA DO PODER LEGISLATIVO, QUE “DISPÕE ACERCA DA IMPLANTAÇÃO DE CÓDIGO QR EM TODAS AS PLACAS DE OBRAS PÚBLICAS MUNICIPAIS PARA LEITURA E FISCALIZAÇÃO ELETRÔNICA.</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/330/parecer_066_declara_de_utilidade_publica.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Cooperativa de Produtores Rurais de Bom Jesus do Araguaia – COOPERBOMJA.</t>
+  </si>
+  <si>
     <t>CPCJR</t>
   </si>
   <si>
     <t>Comissão Perm. de Constituição, Justiça e Redeção</t>
   </si>
   <si>
     <t>“Altera dispositivos das Leis Complementares n.º 020/2011, 021/2011 e 022/2011, e dá outras providências”. Parecer pela aprovação.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>PCFOA</t>
   </si>
   <si>
     <t>Parecer CPFOAG</t>
   </si>
   <si>
     <t>CPFOAG - COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E ASSUNTOS GERAIS, Aluízio Nunes, Cebim, Horleane Alencar</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/190/parecer_039_diretrizes_para_criacao_da_sla_da_mulher.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/190/parecer_039_diretrizes_para_criacao_da_sla_da_mulher.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA MUNICIPAL N.º_x000D_
 014/2025, DE AUTORIA DO PODER LEGISLATIVO,_x000D_
 QUE “INSTITUI, NO ÂMBITO DO MUNICÍPIO DE_x000D_
 BOM JESUS DO ARAGUAIA – MT, DIRETRIZES_x000D_
 PARA A CRIAÇÃO E FUNCIONAMENTO DA SALA_x000D_
 DA MULHER, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>CPFOAG - COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E ASSUNTOS GERAIS</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/203/parecer_042_parto_humanizado.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/203/parecer_042_parto_humanizado.pdf</t>
   </si>
   <si>
     <t>“INSTITUI MEDIDAS COMPLEMENTARES DE_x000D_
 PREVENÇÃO E COMBATE À VIOLÊNCIA_x000D_
 OBSTÉTRICA, ASSEGURA O DIREITO DE_x000D_
 ESCOLHA DA GESTANTE QUANTO AO TIPO DE_x000D_
 PARTO, REFORÇA A PROMOÇÃO DO PARTO_x000D_
 HUMANIZADO NO MUNICÍPIO DE BOM JESUS_x000D_
 DO ARAGUAIA – MT, EM COMPLEMENTO À LEI_x000D_
 ORDINÁRIA Nº 13.010/2025, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/212/parecer_43_codigo_de_etica_cfo_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/212/parecer_43_codigo_de_etica_cfo_1.pdf</t>
   </si>
   <si>
     <t>“Projeto de Resolução nº 004/2025, de_x000D_
 autoria da Mesa Diretora, que “institui o_x000D_
 Código de Ética dos Servidores da Câmara_x000D_
 Municipal de Bom Jesus do Araguaia –_x000D_
 MT”. Constitucionalidade, legalidade,_x000D_
 compatibilidade orçamentária. Matéria_x000D_
 interna corporis. Ausência de criação de_x000D_
 despesa obrigatória. Parecer favorável.”.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>“PROJETO DE RESOLUÇÃO Nº 005/2025, DE AUTORIA DA_x000D_
 MESA DIRETORA, QUE ALTERA DISPOSITIVOS DO REGIMENTO INTERNO”.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/217/parecer_45_uso_dos_veiculos_oficiais_cfo.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/217/parecer_45_uso_dos_veiculos_oficiais_cfo.pdf</t>
   </si>
   <si>
     <t>“Projeto de Resolução nº 006/2025, de_x000D_
 autoria da Mesa Diretora, que “dispõe sobre a utilização dos veículos oficiais da_x000D_
 Câmara Municipal”.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/220/parecer_47_rua_8_juvencio_cfoa.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/220/parecer_47_rua_8_juvencio_cfoa.pdf</t>
   </si>
   <si>
     <t>“altera a denominação da Rua 8 para Rua_x000D_
 Jovêncio de Morais Preto”.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/277/parecer_48_rua_7_jose_alves.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/277/parecer_48_rua_7_jose_alves.pdf</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua 7 para Rua_x000D_
 José Alves de Moraes”.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/236/parecer_cfo_51_nome_rua_valdete_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/236/parecer_cfo_51_nome_rua_valdete_1.pdf</t>
   </si>
   <si>
     <t>“Altera a denominação da Rua 12 para_x000D_
 Rua Valdete da Conceição Borges”.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/279/parecer_cfo_52_edson_sebastiao.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/279/parecer_cfo_52_edson_sebastiao.pdf</t>
   </si>
   <si>
     <t>“ALTERA A DENOMINAÇÃO DA_x000D_
 RUA 8A PARA EDSON SEBASTIÃO DE_x000D_
 OLIVEIRA”.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/281/parecer_053_cfo_auxilio_saude_2.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/281/parecer_053_cfo_auxilio_saude_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal n.º_x000D_
 022/2025, da Mesa Diretora da Câmara Municipal de Bom Jesus do Araguaia – MT, que_x000D_
 “Institui o Auxílio-Saúde no âmbito da Câmara Municipal e dá outras providências”._x000D_
 “Matéria: Impacto orçamentário e financeiro, adequação à LRF, legalidade e viabilidade financeira”. Parecer: Favorável.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/261/parecer_054_cfo_consignado.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/261/parecer_054_cfo_consignado.pdf</t>
   </si>
   <si>
     <t>ALTERA A MARGEM CONSIGNÁVEL APLICÁVEL ÀS CONSIGNAÇÕES FACULTATIVAS EM FOLHA DE PAGAMENTO NO ÂMBITO DA CÂMARA MUNICIPAL DE BOM JESUS DO ARAGUAIA – MT E DÁ OUTRAS PROVIDÊNCIAS.” MATÉRIA FINANCEIRA E ORÇAMENTÁRIA. PARECER PELA APROVAÇÃO.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/264/parecer_055_cfo_reenquadramento.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/264/parecer_055_cfo_reenquadramento.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Municipal nº 006, de 05 de novembro de 2025, de autoria da Mesa Diretora, que “Dispõe sobre o reenquadramento funcional de servidores efetivos admitidos antes da vigência da Lei Comple mentar Municipal nº 039/2015, admitido por concursos realizados em 2001 e 2006, e dá outras providências.” Análise financeira, orçamentária e fiscal. Parecer pela aprovação.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/266/parecer_056_cfo_reajuste_salarial.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/266/parecer_056_cfo_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Municipal nº 007, de 2025, de autoria da Mesa Diretora, que atualiza a estrutura de níveis, reajusta o vencimento-base dos servidores da Câmara Municipal de Bom Jesus do Araguaia-MT. Análise financeira, orçamentária e fiscal. Parecer pela aprovação.</t>
   </si>
   <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/337/parecer_060_plano_plurianual.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 034/2025, DE AUTORIA DO PODER EXECUTIVO, QUE INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE BOM JESUS DO ARAGUAIA – MT PARA O PERÍODO DE 2026 A 2029.</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/338/parecer_061_33.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 033/2025, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, QUE “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2026 E DÁ OUTRA PROVIDÊNCIA.</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/333/parecer_062_loa_-_32.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 032/2025 de autoria do Poder Executivo, que “Estima a receita e fixa a despesa do Município de Bom Jesus do Araguaia/MT, para o exercício financeiro de 2026 e dá outras providências.” Análise orçamentária, financeira e fiscal. Parecer pela aprovação, com ressalvas quanto ao prazo de encaminhamento.</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/334/parecer_063_educacao_financeira_na_escolas_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE EDUCAÇÃO FINANCEIRA NO ÂMBITO DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE BOM_x000D_
+JESUS DO ARAGUAIA – MT.</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/335/parecer_064_qr_code_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A OBRIGATORIEDADE DE UTILIZAÇÃO DE QR CODE EM PLACAS INFORMATIVAS DE OBRAS PÚBLICAS REALIZADAS NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA – MT. PARECER: FAVORÁVEL.</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/336/parecer_065_utilidade_publica.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A COOPERATIVA DE PRODUTORES_x000D_
+RURAIS DE BOM JESUS DO ARAGUAIA – COOPERBOMJA”. PARECER: FAVORÁVEL.</t>
+  </si>
+  <si>
     <t>201</t>
   </si>
   <si>
     <t>ESOPA</t>
   </si>
   <si>
     <t>Parecer CESOPA</t>
   </si>
   <si>
     <t>CPESOPS - - COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE, OBRAS, PREVIDENCIA E ASSISTENCIA SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/201/parecer_017_parto_humanizado_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/201/parecer_017_parto_humanizado_1.pdf</t>
   </si>
   <si>
     <t>“Projeto de Lei Ordinária Municipal nº 016/2025, de_x000D_
 autoria do Poder Legislativo, que “Institui medidas_x000D_
 complementares de prevenção e combate à violência_x000D_
 obstétrica, assegura o direito de escolha da gestante_x000D_
 quanto ao tipo de parto, reforça a promoção do parto_x000D_
 humanizado no Município de Bom Jesus do Araguaia –_x000D_
 MT, em complemento à Lei Ordinária nº 13.010/2025, e_x000D_
 dá outras providências”. Constitucionalidade e_x000D_
 Legalidade. Parecer pela aprovação”.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/237/mensagem_de_veto_n.o_001-2025_-_veto_total_do_projeto_de_lei_ordinaria_municipal_no_017-2025_de_autoria_do_poder_legislativo_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/237/mensagem_de_veto_n.o_001-2025_-_veto_total_do_projeto_de_lei_ordinaria_municipal_no_017-2025_de_autoria_do_poder_legislativo_1.pdf</t>
   </si>
   <si>
     <t>Com meus cordiais cumprimentos, através do presente venho, nos_x000D_
 termos dos artigos 80 e 109, VI, VIII e XXVI da Lei Orgânica do Município - LOM_x000D_
 de Bom Jesus do Araguaia, combinado com o artigo 66, §1º, da Constituição_x000D_
 Federal, comunicar a Vossa Excelência o VETO TOTAL do PROJETO DE LEI_x000D_
 ORDINÁRIA MUNICIPAL Nº 017/2025 DE AUTORIA DO PODER_x000D_
 LEGISLATIVO,</t>
   </si>
   <si>
     <t>ATP</t>
   </si>
   <si>
     <t>ATO DE POMULGAÇÃO</t>
   </si>
   <si>
     <t>HORLEANE, CELSO BARROS, MARCELÃO DO POVÃO, TATIANE SANTIAGO</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/51/ato_de_promulgacao_001_-_projeto_de_resolucao_08-2024_-_confreternizacao_dos_ex-gestores_e_ex-legisladores.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/51/ato_de_promulgacao_001_-_projeto_de_resolucao_08-2024_-_confreternizacao_dos_ex-gestores_e_ex-legisladores.pdf</t>
   </si>
   <si>
     <t>“Promulga a Resolução nº 58/2025, nos termos do inciso IX do art. 42; inciso IV e V do art. 44, ambos da Lei Orgânica Municipal c/c art., inciso II, alínea “i” do Regimento Interno, aprovada em único turno, nos termos do caput do art. 193 do Regimento Interno c/c art. 70 da LOM e art. 154, §3º do RI.”</t>
   </si>
   <si>
     <t>“Promulga a Resolução nº 59/2025, nos termos do inciso IX do art. 42; inciso IV e V do art. 44, ambos da Lei Orgânica Municipal c/c art., inciso II, alínea “i” do Regimento Interno, aprovada em único turno, nos termos do caput do art. 193 do Regimento Interno c/c art. 70 da LOM e art. 154, §3º do RI.”</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
     <t>HORLEANE</t>
   </si>
   <si>
     <t>“ESTABELECE O DIA DE CONFERÊNCIA E CONFRATERNIZAÇÃO DE EX-VEREADORES(AS) E EX-PREFEITOS(AS) DO MUNICÍPIO DE BOM JESUS DO ARAGUAIA – MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTITUIÇÃO DE GRATIFICAÇÃO AOS SERVIDORES DA COMISSÃO ORGANIZADORA E FISCALZADORA DO CONCURSO PÚBLICO E DO PROCURADOR JURÍDICO CEDIDO PELA PREFEITURA MUNICIPAL DE BOM JESUS DO ARAGUAIA - MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>ATAOR</t>
   </si>
   <si>
     <t>ATA ORDINARIA</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA (2ª) SESSÃO ORDINÁRIA DO PRIMEIRO (1º) ANO DA SÉTIMA_x000D_
 (7º) LEGISLATURA DA CÂMARA MUNICIPAL DE BOM JESUS DO ARAGUAIA-MT.</t>
   </si>
   <si>
     <t>Ata Ordinaria</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/110/ata_5a_sessao_ordinaria_05-04-2025.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/110/ata_5a_sessao_ordinaria_05-04-2025.pdf</t>
   </si>
   <si>
     <t>ata Ordinaria</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/222/ata_13a_sessao_ordinaria_18-09-2025.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/222/ata_13a_sessao_ordinaria_18-09-2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª (DÉCIMA TERCEIRA) SESSÃO ORDINÁRIA DA 25ª (VIGÉSIMA_x000D_
 QUINTA) SESSÃO LEGISLATIVA DA 7º (SÉTIMA) LEGISLATURA DA CÂMARA_x000D_
 MUNICIPAL DE BOM JESUS DO ARAGUAIA-MT.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>OFGPR</t>
   </si>
   <si>
     <t>Oficio do Gabionete do Prefeito</t>
   </si>
   <si>
     <t>Senhores Vereadores,_x000D_
 Nobres, ao cumprimentá-los através do presente expediente, encaminho a Vossas Excelências emenda do PROJETO DE LEI COMPLEMENTAR MUNICIPAL N.º 001/2025 – QUE ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES N.º 020/2011, 021/2011 E 022/2011, para a devida apreciação e alteração. Abaixo seguem dispositivos a serem alterados:</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/77/oficio_n.o_055-2025_-_encaminha_a_camara_de_vereadores_-_pl_n.o_007_e_008-2025.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/77/oficio_n.o_055-2025_-_encaminha_a_camara_de_vereadores_-_pl_n.o_007_e_008-2025.pdf</t>
   </si>
   <si>
     <t>Nobres, ao cumprimentá-los através do presente expediente, encaminho a Vossas Excelências para a devida apreciação os seguintes Projetos de Leis:• PROJETO DE LEI MUNICIPAL N.º 007/2025 – QUE DISPÕE SOBRE O CALENDÁRIO ESPORTIVO E CULTURAL NO MUNICÍPIO DE BOM JESUS DO ARAGUAIA PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 • PROJETO DE LEI MUNICIPAL N.º 008/2025 – REFORMULA E ESTRUTURA O FUNDO MUNICIPAL DE SAÚDE (FMS) E O CONSELHO MUNICIPAL DE SAÚDE (CMS) DE BOM JESUS DO ARAGUAIA, EM CONFORMIDADE COM AS LEGISLAÇÕES ESTADUAL E FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Nobres, ao cumprimentá-los através do presente expediente, encaminho a Vossas Excelências emenda do PROJETO DE LEI COMPLEMENTAR MUNICIPAL N.º 001/2025 – QUE ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES N.º 020/2011, 021/2011 E 022/2011, para a devida apreciação e alteração. Abaixo seguem dispositivos a serem alterados:</t>
   </si>
   <si>
     <t>ATINT</t>
   </si>
   <si>
     <t>ATA SESSÃO ITINERANTE</t>
   </si>
   <si>
     <t>ATA DA 1° SESSÃO ITINERANTE DA 25° SESSÃO LEGISLATIVA 7° LEGISLATURA 16/06/2025 (Campinas do Araguaia)</t>
   </si>
   <si>
     <t>DECT</t>
   </si>
   <si>
     <t>DECRETO</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/139/decreto_016_-_recesso_1.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/139/decreto_016_-_recesso_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre recesso no âmbito do Poder Legislativo Municipal de Bom Jesus do Araguaia – MT e dá outras providências”.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/290/decreto_legislativo_n.o_020_-_2025_-_recesso.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/290/decreto_legislativo_n.o_020_-_2025_-_recesso.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre recesso no âmbito do Poder Legislativo_x000D_
 Municipal de Bom Jesus do Araguaia – MT e dá outras_x000D_
 providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2834,68 +2945,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_complementar_municipal_n.o_001-2025_-_altera_dispositivos_das_leis_complementares_n.o_020-2011_021-2011_e_022-2011_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_lei_complementar_municipal_n.o_004-2025_-_dispoe_sobre_alteracao_de_dispositivo_das_leis_complementares_n.o_0202011_e_n.o_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_municipal_n.o_022-2025_-_dispoe_sobre_a_concessao_de_diaria_e_adiantamento_de_viagem_a_prestadores_de_servicos_em_programa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/10/proj_de_lei_compl_mun._n.o_002_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/115/proj_de_lei_compl._mun._004_cria_cargo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/241/proj_de_lei_compl._mun._006_autoriza_reenquadramento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/246/lei_complementar_07_2025_reajuste_salarial_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/263/proj_de_lei_compl._mun._006_autoriza_reenquadramento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/265/lei_complementar_07_2025_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/8/projet_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_municipal_n.o_005-2025_-_estabelece_o_valor_minimo_para_o_ajuizamento_de_execucoes_fiscais_no_municipio_de_bom_jesus_do_araguaia-mt_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_municipal_n.o_007-2025_-_dispoe_sobre_o_calendario_esportivo_e_cultural_para_o_exercicio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_municipal_n.o_014-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_especial_no_orcamento_-_reforma_da_praca_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_municipal_n.o_023-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_suplementar_-_assistencia_hospitalar_e_ambulatorial.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/175/projeto_de_lei_municipal_n.o_024-2025_-_dispoe_sobre_a_retificacao_cadastral_de_imoveis_urbanos_quando_o_cadastro_municipal_-_pessoa_falecida.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_municipal_n.o_025-2025_-_dispoe_sobre_autorizacao_de_repasse_de_recursos_finaceiros_a_apobag_-_r3.499_-_1_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_municipal_n.o_026-2025_-_dispoe_sobre_a_concessao_de_isencao_do_imposto_de_transmissao_de_bens_imoveis__itbi__e_das_custas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_municipal_n.o_027-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_municipal_n.o_030-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_especial_no_orcamento_-construcao_de_unidade_basica_de_sau.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_lei_municipal_n.o_031_de_24_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_lei_municipal_n.o_032_de_24_de_novembro_de_2025_-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_lei_municipal_n.o_033_de_24_de_novembro_de_2025_-.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_lei_municipal_n.o_034_de_24_de_novembro_de_2025_-.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_ord._mun._002_horleane_-_corrida_kids.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_ord._mun._005_horleane_autismo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_ord._mun._006_horleane_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_ord._mun._007_horleane_torneio_volei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_ord._mun._010_corrida_de_rua.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_ord._mun._012__fanfarra_municipal__sirlene.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/173/projeto_de_lei_ord._mun._013_festival_musical.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_ord._mun._014__-_horleane_-_politica_municipal_e_sala_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_ord._mun._015_alteracao_de_rua_sirlene.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_ord._mun._016_-_horleane_-_parto_humanizado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_ord._mun._018_alteracao_de_rua_alan_jones.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_ord._mun._019_alteracao_de_rua_alan_jones.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_ord._mun._20_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_ord._mun._021_alteracao_de_rua_horleane.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_ord._mun._23_consignado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_ord._mun._024_educacao_financeira_-_copia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_ord._mun._025_qr_code_-_copia.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_ord._mun._27_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_decreto_legislativo_n.o_001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_resolucao_n.o_004__codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_resolucao_n.o_005__altera_o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_de_resolucao_n.o_006__utilizacao_dos_veiculos_oficiais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_de_aplausos_001_-_horleane_-__juliana.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/187/mocao_de_aplausos_006_-_celso_-_servidores_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/186/mocao_de_aplausos_008_-_tatianne_-_amaurizete.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_de_aplausos_009_-_tatianne_-_tatiane_oliveira.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_aplausos_010_-_celso_-_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_de_aplausos_011_-_alan_-_sicoob_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/211/mocao_de_aplausos_012_-_alan_-_luciana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/228/mocao_de_aplausos_013_-_horleane_-_juiz_de_direito_jose_antonio_bezerra_filho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_002_-_toninho_-_incentivo_esporte_e_cultura_-_atletas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/111/modelo_indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_013_-_celso_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_014_-_sirlene_-_ponte_corrego_jacarezinho_-_murere.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_016_-_horleane_-_monitores.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_017_-_horleane_-_calcadas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_018_-_toninho_-_odontologo_campinas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_19_ponte_rc_e_bja.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_020_-_aluizio_-_piscina_cras.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_23_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_025_-_horleane_-.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_027_-_celso.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_028_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_029_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_031_-_sirlene_-_aquisicao_de_cadeiras.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_033_-_gringa_-_contratacao_de_guarda_para_o_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_035_-_horleane_-_iluminacao_e_melhorias_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_036_-_sirlene_-_uniformes_idosos_e_grupo_de_dancas_-_pilates.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_037_-_alan_-_plano_de_gestao_dos_veiculos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_041_-_cebim_-_patrolamento_estrada.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_042_-_cebim_-_doacao_para_equipe_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_043_-_aluizio_-_patrocinio_equipe_de_futebol_indigena.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_44_feira_coberta.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_045_-_sirlene_-_pavimentacao_asfaltica_novo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_061_-_alan_-_cameras_de_seguranca_em_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_062_-_alan_-_quebra_molas__em_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_064_-_sirlene_-_instrumentos_musicais_oficinas_de_musicalizacao_para_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_067_-_celso_-_aquisicao_de_terreno_para_construcao_da_subprefeitura_em_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_070_-_aluizio_-_coleta_de_entulho_em_campinas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_071_-_toninho_-_instalacao_de__internet_no_centro_de_reabilitacao_de_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_072_-_sirlene_-_aparelho_de_ultrassonografia_e_endoscopia_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_074_-_alan_-_descarte_de_ossadas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_076_-_horleane_-_praca_com_parquinho_no_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_077_-_horleane_-_arcos_de_boas_vindas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_078_-_horleane_-_atendimentos_com_medicos_especialistas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_081_-_celso_-_pc_cavar_tanques_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_083_-_gringa-_cadeiras_para_os_acompanhantes_do_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_085_-_horleane_-_climatizador_no_ginasio_poliesportivo_da_escola_lazara_maria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_086_-_horleane_-_melhorias_no_cras.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_089_-_toninho_-_responsavel_manutencao_de_pontes_e_bueiros.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_090__-_gringa_-_aquisicao_onibus_para_esporte.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_091_-_gringa_-_pavimentacao_asfaltica_da_mt_322_ate_o_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_093-_sirlene_-_escola_tecnica.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_094_-_aluizio_-_instalacao_de_quebra-molas_no_pds_bordolandia.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_096-_sirlene_-_implantacao_de_bocas_de_lobo_e_caixas_coletoras_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_098_-_celso_-__fazer_ponte_no_corrego_do_gaviao_-_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_099_-_celso_-_acervo_patrimonio_cultural_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_100_-_celso_-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_126_-_horleane_-_pardais_eletronicos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_127_-_sirlene_-_bancos_para_o_refeitorio_da_escola_lazara_maria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_128_-_sirlene_-_limpeza_ares_e_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_129_-_aluizio_-_ambulancia_para_planalto_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_130_-_aluizio_-_agente_de_saude_planalto_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_131_-_toninho_-_aquisicao_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_132_-_horleane_-_nucleo_de_apoio_psicossocial.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_133_-_toninho_-_estacao_de_tratamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_133_-_toninho_-_internet_no_indea.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_136_-_horleane_-_mutirao_de_consultas_oftalmologicas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_137_-_tatianne_-__pavimentacao_asfaltica_estrada_vicinal_pds_bordolandia_divisa_municipio_serra_nova.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_138_-_alan_-__cassius_-_espaco_para_pratica_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_139_-_alan_-_estacionamento_na_avenida_bom_jesus_-_solar_flor_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_140_-_alan_-__folga_aos_servidores_no_aniversario.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_141_-_cebim_-_casa_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_142_-_cebim_-_aumento_salarial_servidores_do_detran.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_143_-_sirlene_-_indicacao_van.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_144_-_horleane_-_melhorias_na_quadra_de_areia_da_escola_lazara_maria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_145_-_horleane_-_decoracao_natalina_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_146_-_sirlene_-_construcao_de_quadra_esportiva_com_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_147_-_horleane_-_instalacao_de_refletores_na_escola_de_planaldo_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_148_-_tatianne_-_paisagismo_em_frete_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_149_-_alan_-_quebras_molas_-_rua_joel_albuquerque_e_avenida_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_150_-_toninho_-_bueiro_-_corrego_da_onca_-_ze_torada.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_151_-_cebim_-_premiacoes_inscricoes_futsal_e_society.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_152_-_alan_-_alterar_lei_394_-_tratamento_fora_domicilio__tfd..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_153_-_aluizio_-_limpeza_na_represa_da_bordon.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_154_-_tatianne_-_casa_de_apoio_em_barretos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_155_-_horleane_-_manjauro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_156_-_horleane_-_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_ord._mun._014__-_horleane_-_politica_municipal_e_sala_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/202/parecer_041_parto_humanizado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/213/parecer_042_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/215/parecer_043_altera__o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/216/parecer_044_uso_dos_veiculos_oficiais.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/218/parecer_046_altera_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/278/parecer_047_altera_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/235/parecer_ccj_052_altera_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/280/parecer_ccj_053_altera_nome_de_rua_horleane.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/282/parecer_054_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/259/parecer_055_ccj_consignado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_056_ccj_reenquadramento_servidores_antigos.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/283/parecer_057_ccj_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/190/parecer_039_diretrizes_para_criacao_da_sla_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/203/parecer_042_parto_humanizado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/212/parecer_43_codigo_de_etica_cfo_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/217/parecer_45_uso_dos_veiculos_oficiais_cfo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/220/parecer_47_rua_8_juvencio_cfoa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/277/parecer_48_rua_7_jose_alves.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/236/parecer_cfo_51_nome_rua_valdete_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/279/parecer_cfo_52_edson_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/281/parecer_053_cfo_auxilio_saude_2.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/261/parecer_054_cfo_consignado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/264/parecer_055_cfo_reenquadramento.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/266/parecer_056_cfo_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/201/parecer_017_parto_humanizado_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/237/mensagem_de_veto_n.o_001-2025_-_veto_total_do_projeto_de_lei_ordinaria_municipal_no_017-2025_de_autoria_do_poder_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/51/ato_de_promulgacao_001_-_projeto_de_resolucao_08-2024_-_confreternizacao_dos_ex-gestores_e_ex-legisladores.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/110/ata_5a_sessao_ordinaria_05-04-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/222/ata_13a_sessao_ordinaria_18-09-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/77/oficio_n.o_055-2025_-_encaminha_a_camara_de_vereadores_-_pl_n.o_007_e_008-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/139/decreto_016_-_recesso_1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/290/decreto_legislativo_n.o_020_-_2025_-_recesso.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_complementar_municipal_n.o_001-2025_-_altera_dispositivos_das_leis_complementares_n.o_020-2011_021-2011_e_022-2011_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_lei_complementar_municipal_n.o_004-2025_-_dispoe_sobre_alteracao_de_dispositivo_das_leis_complementares_n.o_0202011_e_n.o_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_municipal_n.o_022-2025_-_dispoe_sobre_a_concessao_de_diaria_e_adiantamento_de_viagem_a_prestadores_de_servicos_em_programa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/10/proj_de_lei_compl_mun._n.o_002_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/115/proj_de_lei_compl._mun._004_cria_cargo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/241/proj_de_lei_compl._mun._006_autoriza_reenquadramento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/246/lei_complementar_07_2025_reajuste_salarial_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/263/proj_de_lei_compl._mun._006_autoriza_reenquadramento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/265/lei_complementar_07_2025_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/8/projet_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_municipal_n.o_005-2025_-_estabelece_o_valor_minimo_para_o_ajuizamento_de_execucoes_fiscais_no_municipio_de_bom_jesus_do_araguaia-mt_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_municipal_n.o_007-2025_-_dispoe_sobre_o_calendario_esportivo_e_cultural_para_o_exercicio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_municipal_n.o_014-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_especial_no_orcamento_-_reforma_da_praca_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_municipal_n.o_023-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_suplementar_-_assistencia_hospitalar_e_ambulatorial.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/175/projeto_de_lei_municipal_n.o_024-2025_-_dispoe_sobre_a_retificacao_cadastral_de_imoveis_urbanos_quando_o_cadastro_municipal_-_pessoa_falecida.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_municipal_n.o_025-2025_-_dispoe_sobre_autorizacao_de_repasse_de_recursos_finaceiros_a_apobag_-_r3.499_-_1_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_municipal_n.o_026-2025_-_dispoe_sobre_a_concessao_de_isencao_do_imposto_de_transmissao_de_bens_imoveis__itbi__e_das_custas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_municipal_n.o_027-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_municipal_n.o_030-2025_-_autoriza_o_poder_executivo_a_abertura_de_credito_especial_no_orcamento_-construcao_de_unidade_basica_de_sau.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_lei_municipal_n.o_031_de_24_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_lei_municipal_n.o_032_de_24_de_novembro_de_2025_-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_lei_municipal_n.o_033_de_24_de_novembro_de_2025_-.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_lei_municipal_n.o_034_de_24_de_novembro_de_2025_-.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_ord._mun._002_horleane_-_corrida_kids.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_lei_ord._mun._005_horleane_autismo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_ord._mun._006_horleane_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_ord._mun._007_horleane_torneio_volei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_ord._mun._010_corrida_de_rua.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_ord._mun._012__fanfarra_municipal__sirlene.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/173/projeto_de_lei_ord._mun._013_festival_musical.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_ord._mun._014__-_horleane_-_politica_municipal_e_sala_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_ord._mun._015_alteracao_de_rua_sirlene.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_ord._mun._016_-_horleane_-_parto_humanizado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_ord._mun._018_alteracao_de_rua_alan_jones.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_ord._mun._019_alteracao_de_rua_alan_jones.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_ord._mun._20_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_ord._mun._021_alteracao_de_rua_horleane.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_ord._mun._23_consignado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_ord._mun._024_educacao_financeira_-_copia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_ord._mun._025_qr_code_-_copia.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_ord._mun._27_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_decreto_legislativo_n.o_001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_resolucao_n.o_004__codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_resolucao_n.o_005__altera_o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_de_resolucao_n.o_006__utilizacao_dos_veiculos_oficiais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_de_aplausos_001_-_horleane_-__juliana.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/187/mocao_de_aplausos_006_-_celso_-_servidores_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/186/mocao_de_aplausos_008_-_tatianne_-_amaurizete.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_de_aplausos_009_-_tatianne_-_tatiane_oliveira.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_aplausos_010_-_celso_-_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_de_aplausos_011_-_alan_-_sicoob_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/211/mocao_de_aplausos_012_-_alan_-_luciana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/228/mocao_de_aplausos_013_-_horleane_-_juiz_de_direito_jose_antonio_bezerra_filho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_002_-_toninho_-_incentivo_esporte_e_cultura_-_atletas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/111/modelo_indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_013_-_celso_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_014_-_sirlene_-_ponte_corrego_jacarezinho_-_murere.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_016_-_horleane_-_monitores.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_017_-_horleane_-_calcadas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_018_-_toninho_-_odontologo_campinas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_19_ponte_rc_e_bja.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_020_-_aluizio_-_piscina_cras.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_23_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_025_-_horleane_-.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_027_-_celso.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_028_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_029_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_031_-_sirlene_-_aquisicao_de_cadeiras.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_033_-_gringa_-_contratacao_de_guarda_para_o_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_035_-_horleane_-_iluminacao_e_melhorias_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_036_-_sirlene_-_uniformes_idosos_e_grupo_de_dancas_-_pilates.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_037_-_alan_-_plano_de_gestao_dos_veiculos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_041_-_cebim_-_patrolamento_estrada.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_042_-_cebim_-_doacao_para_equipe_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_043_-_aluizio_-_patrocinio_equipe_de_futebol_indigena.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_44_feira_coberta.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_045_-_sirlene_-_pavimentacao_asfaltica_novo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_061_-_alan_-_cameras_de_seguranca_em_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_062_-_alan_-_quebra_molas__em_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_064_-_sirlene_-_instrumentos_musicais_oficinas_de_musicalizacao_para_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_067_-_celso_-_aquisicao_de_terreno_para_construcao_da_subprefeitura_em_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_070_-_aluizio_-_coleta_de_entulho_em_campinas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_071_-_toninho_-_instalacao_de__internet_no_centro_de_reabilitacao_de_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_072_-_sirlene_-_aparelho_de_ultrassonografia_e_endoscopia_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_074_-_alan_-_descarte_de_ossadas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_076_-_horleane_-_praca_com_parquinho_no_setor_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_077_-_horleane_-_arcos_de_boas_vindas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_078_-_horleane_-_atendimentos_com_medicos_especialistas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_081_-_celso_-_pc_cavar_tanques_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_083_-_gringa-_cadeiras_para_os_acompanhantes_do_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_085_-_horleane_-_climatizador_no_ginasio_poliesportivo_da_escola_lazara_maria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_086_-_horleane_-_melhorias_no_cras.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_089_-_toninho_-_responsavel_manutencao_de_pontes_e_bueiros.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_090__-_gringa_-_aquisicao_onibus_para_esporte.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_091_-_gringa_-_pavimentacao_asfaltica_da_mt_322_ate_o_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_093-_sirlene_-_escola_tecnica.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_094_-_aluizio_-_instalacao_de_quebra-molas_no_pds_bordolandia.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_096-_sirlene_-_implantacao_de_bocas_de_lobo_e_caixas_coletoras_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_098_-_celso_-__fazer_ponte_no_corrego_do_gaviao_-_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_099_-_celso_-_acervo_patrimonio_cultural_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_100_-_celso_-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_126_-_horleane_-_pardais_eletronicos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_127_-_sirlene_-_bancos_para_o_refeitorio_da_escola_lazara_maria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_128_-_sirlene_-_limpeza_ares_e_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_129_-_aluizio_-_ambulancia_para_planalto_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_130_-_aluizio_-_agente_de_saude_planalto_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_131_-_toninho_-_aquisicao_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_132_-_horleane_-_nucleo_de_apoio_psicossocial.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_133_-_toninho_-_estacao_de_tratamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_133_-_toninho_-_internet_no_indea.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_136_-_horleane_-_mutirao_de_consultas_oftalmologicas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_137_-_tatianne_-__pavimentacao_asfaltica_estrada_vicinal_pds_bordolandia_divisa_municipio_serra_nova.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_138_-_alan_-__cassius_-_espaco_para_pratica_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_139_-_alan_-_estacionamento_na_avenida_bom_jesus_-_solar_flor_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_140_-_alan_-__folga_aos_servidores_no_aniversario.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_141_-_cebim_-_casa_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_142_-_cebim_-_aumento_salarial_servidores_do_detran.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_143_-_sirlene_-_indicacao_van.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_144_-_horleane_-_melhorias_na_quadra_de_areia_da_escola_lazara_maria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_145_-_horleane_-_decoracao_natalina_campinas_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_146_-_sirlene_-_construcao_de_quadra_esportiva_com_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_147_-_horleane_-_instalacao_de_refletores_na_escola_de_planaldo_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_148_-_tatianne_-_paisagismo_em_frete_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_149_-_alan_-_quebras_molas_-_rua_joel_albuquerque_e_avenida_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_150_-_toninho_-_bueiro_-_corrego_da_onca_-_ze_torada.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_151_-_cebim_-_premiacoes_inscricoes_futsal_e_society.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_152_-_alan_-_alterar_lei_394_-_tratamento_fora_domicilio__tfd..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_153_-_aluizio_-_limpeza_na_represa_da_bordon.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_154_-_tatianne_-_casa_de_apoio_em_barretos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_155_-_horleane_-_manjauro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_156_-_horleane_-_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_ord._mun._014__-_horleane_-_politica_municipal_e_sala_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/202/parecer_041_parto_humanizado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/213/parecer_042_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/215/parecer_043_altera__o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/216/parecer_044_uso_dos_veiculos_oficiais.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/218/parecer_046_altera_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/278/parecer_047_altera_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/235/parecer_ccj_052_altera_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/280/parecer_ccj_053_altera_nome_de_rua_horleane.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/282/parecer_054_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/259/parecer_055_ccj_consignado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_056_ccj_reenquadramento_servidores_antigos.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/283/parecer_057_ccj_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_061_ccj_ldo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/332/parecer_062_ccj_ppa.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/327/parecer_063_ccj_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/329/parecer_064_ccj_educacao_financeira_nas_escolas_-_copia.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/328/parecer_065_ccj_qr_code.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/330/parecer_066_declara_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/190/parecer_039_diretrizes_para_criacao_da_sla_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/203/parecer_042_parto_humanizado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/212/parecer_43_codigo_de_etica_cfo_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/217/parecer_45_uso_dos_veiculos_oficiais_cfo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/220/parecer_47_rua_8_juvencio_cfoa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/277/parecer_48_rua_7_jose_alves.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/236/parecer_cfo_51_nome_rua_valdete_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/279/parecer_cfo_52_edson_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/281/parecer_053_cfo_auxilio_saude_2.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/261/parecer_054_cfo_consignado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/264/parecer_055_cfo_reenquadramento.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/266/parecer_056_cfo_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/337/parecer_060_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/338/parecer_061_33.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/333/parecer_062_loa_-_32.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/334/parecer_063_educacao_financeira_na_escolas_-_copia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/335/parecer_064_qr_code_-_copia.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/336/parecer_065_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/201/parecer_017_parto_humanizado_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/237/mensagem_de_veto_n.o_001-2025_-_veto_total_do_projeto_de_lei_ordinaria_municipal_no_017-2025_de_autoria_do_poder_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/51/ato_de_promulgacao_001_-_projeto_de_resolucao_08-2024_-_confreternizacao_dos_ex-gestores_e_ex-legisladores.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/110/ata_5a_sessao_ordinaria_05-04-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/222/ata_13a_sessao_ordinaria_18-09-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/77/oficio_n.o_055-2025_-_encaminha_a_camara_de_vereadores_-_pl_n.o_007_e_008-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/139/decreto_016_-_recesso_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/290/decreto_legislativo_n.o_020_-_2025_-_recesso.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H227"/>
+  <dimension ref="A1:H239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="111.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="230.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="229.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7952,805 +8063,1117 @@
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>266</v>
       </c>
       <c r="D197" t="s">
         <v>584</v>
       </c>
       <c r="E197" t="s">
         <v>585</v>
       </c>
       <c r="F197" t="s">
         <v>590</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>632</v>
       </c>
       <c r="H197" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>435</v>
+        <v>634</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>75</v>
+        <v>275</v>
       </c>
       <c r="D198" t="s">
-        <v>634</v>
+        <v>584</v>
       </c>
       <c r="E198" t="s">
-        <v>635</v>
+        <v>585</v>
       </c>
       <c r="F198" t="s">
         <v>590</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>34</v>
+        <v>635</v>
       </c>
       <c r="H198" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>637</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>353</v>
+        <v>278</v>
       </c>
       <c r="D199" t="s">
+        <v>584</v>
+      </c>
+      <c r="E199" t="s">
+        <v>585</v>
+      </c>
+      <c r="F199" t="s">
+        <v>590</v>
+      </c>
+      <c r="G199" s="1" t="s">
         <v>638</v>
       </c>
-      <c r="E199" t="s">
+      <c r="H199" t="s">
         <v>639</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>362</v>
+        <v>135</v>
       </c>
       <c r="D200" t="s">
-        <v>638</v>
+        <v>584</v>
       </c>
       <c r="E200" t="s">
-        <v>639</v>
+        <v>585</v>
       </c>
       <c r="F200" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="H200" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>366</v>
+        <v>138</v>
       </c>
       <c r="D201" t="s">
-        <v>638</v>
+        <v>584</v>
       </c>
       <c r="E201" t="s">
-        <v>639</v>
+        <v>585</v>
       </c>
       <c r="F201" t="s">
+        <v>590</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>644</v>
       </c>
-      <c r="G201" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H201" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="D202" t="s">
-        <v>638</v>
+        <v>584</v>
       </c>
       <c r="E202" t="s">
-        <v>639</v>
+        <v>585</v>
       </c>
       <c r="F202" t="s">
-        <v>644</v>
+        <v>590</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>34</v>
+        <v>647</v>
       </c>
       <c r="H202" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>374</v>
+        <v>8</v>
       </c>
       <c r="D203" t="s">
-        <v>638</v>
+        <v>584</v>
       </c>
       <c r="E203" t="s">
-        <v>639</v>
+        <v>585</v>
       </c>
       <c r="F203" t="s">
-        <v>644</v>
+        <v>590</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="H203" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>655</v>
+        <v>435</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>607</v>
+        <v>75</v>
       </c>
       <c r="D204" t="s">
-        <v>638</v>
+        <v>652</v>
       </c>
       <c r="E204" t="s">
-        <v>639</v>
+        <v>653</v>
       </c>
       <c r="F204" t="s">
-        <v>644</v>
+        <v>590</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>656</v>
+        <v>34</v>
       </c>
       <c r="H204" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>655</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>353</v>
+      </c>
+      <c r="D205" t="s">
+        <v>656</v>
+      </c>
+      <c r="E205" t="s">
+        <v>657</v>
+      </c>
+      <c r="F205" t="s">
         <v>658</v>
       </c>
-      <c r="B205" t="s">
-[...2 lines deleted...]
-      <c r="C205" t="s">
+      <c r="G205" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="D205" t="s">
-[...5 lines deleted...]
-      <c r="G205" s="1" t="s">
+      <c r="H205" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>661</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>362</v>
+      </c>
+      <c r="D206" t="s">
+        <v>656</v>
+      </c>
+      <c r="E206" t="s">
+        <v>657</v>
+      </c>
+      <c r="F206" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>644</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>663</v>
       </c>
       <c r="H206" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>665</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>614</v>
+        <v>366</v>
       </c>
       <c r="D207" t="s">
-        <v>638</v>
+        <v>656</v>
       </c>
       <c r="E207" t="s">
-        <v>639</v>
+        <v>657</v>
       </c>
       <c r="F207" t="s">
-        <v>644</v>
+        <v>662</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>666</v>
       </c>
       <c r="H207" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>668</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>618</v>
+        <v>370</v>
       </c>
       <c r="D208" t="s">
-        <v>638</v>
+        <v>656</v>
       </c>
       <c r="E208" t="s">
-        <v>639</v>
+        <v>657</v>
       </c>
       <c r="F208" t="s">
-        <v>644</v>
+        <v>662</v>
       </c>
       <c r="G208" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H208" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>670</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>374</v>
+      </c>
+      <c r="D209" t="s">
+        <v>656</v>
+      </c>
+      <c r="E209" t="s">
+        <v>657</v>
+      </c>
+      <c r="F209" t="s">
+        <v>662</v>
+      </c>
+      <c r="G209" s="1" t="s">
         <v>671</v>
       </c>
-      <c r="B209" t="s">
-[...11 lines deleted...]
-      <c r="G209" s="1" t="s">
+      <c r="H209" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>673</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>607</v>
+      </c>
+      <c r="D210" t="s">
+        <v>656</v>
+      </c>
+      <c r="E210" t="s">
+        <v>657</v>
+      </c>
+      <c r="F210" t="s">
+        <v>662</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>674</v>
       </c>
-      <c r="B210" t="s">
-[...11 lines deleted...]
-      <c r="G210" s="1" t="s">
+      <c r="H210" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>676</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
         <v>677</v>
       </c>
-      <c r="B211" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D211" t="s">
-        <v>638</v>
+        <v>656</v>
       </c>
       <c r="E211" t="s">
-        <v>639</v>
+        <v>657</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>678</v>
       </c>
       <c r="H211" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>680</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>174</v>
+        <v>611</v>
       </c>
       <c r="D212" t="s">
+        <v>656</v>
+      </c>
+      <c r="E212" t="s">
+        <v>657</v>
+      </c>
+      <c r="F212" t="s">
+        <v>662</v>
+      </c>
+      <c r="G212" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="E212" t="s">
+      <c r="H212" t="s">
         <v>682</v>
-      </c>
-[...7 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>10</v>
+        <v>614</v>
       </c>
       <c r="D213" t="s">
-        <v>687</v>
+        <v>656</v>
       </c>
       <c r="E213" t="s">
-        <v>688</v>
+        <v>657</v>
       </c>
       <c r="F213" t="s">
-        <v>13</v>
+        <v>662</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="H213" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>611</v>
+        <v>686</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>10</v>
+        <v>618</v>
       </c>
       <c r="D214" t="s">
-        <v>691</v>
+        <v>656</v>
       </c>
       <c r="E214" t="s">
-        <v>692</v>
+        <v>657</v>
       </c>
       <c r="F214" t="s">
-        <v>693</v>
+        <v>662</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>694</v>
+        <v>687</v>
       </c>
       <c r="H214" t="s">
-        <v>695</v>
+        <v>688</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>618</v>
+        <v>689</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>25</v>
+        <v>622</v>
       </c>
       <c r="D215" t="s">
+        <v>656</v>
+      </c>
+      <c r="E215" t="s">
+        <v>657</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H215" t="s">
         <v>691</v>
-      </c>
-[...10 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>614</v>
+        <v>692</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>269</v>
+        <v>127</v>
       </c>
       <c r="D216" t="s">
-        <v>697</v>
+        <v>656</v>
       </c>
       <c r="E216" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>657</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>34</v>
+        <v>693</v>
       </c>
       <c r="H216" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>622</v>
+        <v>695</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>271</v>
+        <v>132</v>
       </c>
       <c r="D217" t="s">
+        <v>656</v>
+      </c>
+      <c r="E217" t="s">
+        <v>657</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H217" t="s">
         <v>697</v>
-      </c>
-[...10 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>389</v>
+        <v>698</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>25</v>
+        <v>273</v>
       </c>
       <c r="D218" t="s">
-        <v>702</v>
+        <v>656</v>
       </c>
       <c r="E218" t="s">
-        <v>703</v>
+        <v>657</v>
       </c>
       <c r="F218" t="s">
-        <v>149</v>
+        <v>662</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>34</v>
+        <v>699</v>
       </c>
       <c r="H218" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>462</v>
+        <v>701</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>32</v>
+        <v>275</v>
       </c>
       <c r="D219" t="s">
+        <v>656</v>
+      </c>
+      <c r="E219" t="s">
+        <v>657</v>
+      </c>
+      <c r="F219" t="s">
+        <v>662</v>
+      </c>
+      <c r="G219" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="E219" t="s">
+      <c r="H219" t="s">
         <v>703</v>
-      </c>
-[...4 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>704</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>278</v>
+      </c>
+      <c r="D220" t="s">
+        <v>656</v>
+      </c>
+      <c r="E220" t="s">
+        <v>657</v>
+      </c>
+      <c r="F220" t="s">
+        <v>662</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H220" t="s">
         <v>706</v>
-      </c>
-[...16 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>707</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>135</v>
+      </c>
+      <c r="D221" t="s">
+        <v>656</v>
+      </c>
+      <c r="E221" t="s">
+        <v>657</v>
+      </c>
+      <c r="F221" t="s">
+        <v>662</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H221" t="s">
         <v>709</v>
-      </c>
-[...16 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>438</v>
+        <v>710</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
+        <v>138</v>
+      </c>
+      <c r="D222" t="s">
+        <v>656</v>
+      </c>
+      <c r="E222" t="s">
+        <v>657</v>
+      </c>
+      <c r="F222" t="s">
+        <v>662</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H222" t="s">
         <v>712</v>
-      </c>
-[...13 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>420</v>
+        <v>713</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>127</v>
+        <v>389</v>
       </c>
       <c r="D223" t="s">
-        <v>713</v>
+        <v>656</v>
       </c>
       <c r="E223" t="s">
+        <v>657</v>
+      </c>
+      <c r="F223" t="s">
+        <v>662</v>
+      </c>
+      <c r="G223" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="F223" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H223" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>429</v>
+        <v>716</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>132</v>
+        <v>174</v>
       </c>
       <c r="D224" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E224" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="F224" t="s">
-        <v>13</v>
+        <v>719</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>34</v>
+        <v>720</v>
       </c>
       <c r="H224" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>517</v>
+        <v>722</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>10</v>
       </c>
       <c r="D225" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="E225" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="F225" t="s">
-        <v>149</v>
+        <v>13</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>34</v>
+        <v>725</v>
       </c>
       <c r="H225" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>528</v>
+        <v>611</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D226" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="E226" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="F226" t="s">
-        <v>28</v>
+        <v>729</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="H226" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>726</v>
+        <v>618</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
+        <v>25</v>
+      </c>
+      <c r="D227" t="s">
+        <v>727</v>
+      </c>
+      <c r="E227" t="s">
+        <v>728</v>
+      </c>
+      <c r="F227" t="s">
+        <v>729</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H227" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>614</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>269</v>
+      </c>
+      <c r="D228" t="s">
+        <v>733</v>
+      </c>
+      <c r="E228" t="s">
+        <v>734</v>
+      </c>
+      <c r="F228" t="s">
+        <v>735</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H228" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>622</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>271</v>
+      </c>
+      <c r="D229" t="s">
+        <v>733</v>
+      </c>
+      <c r="E229" t="s">
+        <v>734</v>
+      </c>
+      <c r="F229" t="s">
+        <v>735</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H229" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>389</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>25</v>
+      </c>
+      <c r="D230" t="s">
+        <v>738</v>
+      </c>
+      <c r="E230" t="s">
+        <v>739</v>
+      </c>
+      <c r="F230" t="s">
+        <v>149</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H230" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>462</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>32</v>
+      </c>
+      <c r="D231" t="s">
+        <v>738</v>
+      </c>
+      <c r="E231" t="s">
+        <v>739</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H231" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>742</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>40</v>
+      </c>
+      <c r="D232" t="s">
+        <v>738</v>
+      </c>
+      <c r="E232" t="s">
+        <v>739</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H232" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>745</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>75</v>
+      </c>
+      <c r="D233" t="s">
+        <v>738</v>
+      </c>
+      <c r="E233" t="s">
+        <v>739</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H233" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>438</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>748</v>
+      </c>
+      <c r="D234" t="s">
+        <v>749</v>
+      </c>
+      <c r="E234" t="s">
+        <v>750</v>
+      </c>
+      <c r="F234" t="s">
+        <v>13</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H234" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>420</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>127</v>
+      </c>
+      <c r="D235" t="s">
+        <v>749</v>
+      </c>
+      <c r="E235" t="s">
+        <v>750</v>
+      </c>
+      <c r="F235" t="s">
+        <v>13</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H235" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>429</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>132</v>
+      </c>
+      <c r="D236" t="s">
+        <v>749</v>
+      </c>
+      <c r="E236" t="s">
+        <v>750</v>
+      </c>
+      <c r="F236" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H236" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>517</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>10</v>
+      </c>
+      <c r="D237" t="s">
+        <v>755</v>
+      </c>
+      <c r="E237" t="s">
+        <v>756</v>
+      </c>
+      <c r="F237" t="s">
+        <v>149</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H237" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>528</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>85</v>
+      </c>
+      <c r="D238" t="s">
+        <v>758</v>
+      </c>
+      <c r="E238" t="s">
+        <v>759</v>
+      </c>
+      <c r="F238" t="s">
+        <v>28</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H238" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>762</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
         <v>183</v>
       </c>
-      <c r="D227" t="s">
-[...5 lines deleted...]
-      <c r="F227" t="s">
+      <c r="D239" t="s">
+        <v>758</v>
+      </c>
+      <c r="E239" t="s">
+        <v>759</v>
+      </c>
+      <c r="F239" t="s">
         <v>28</v>
       </c>
-      <c r="G227" s="1" t="s">
-[...3 lines deleted...]
-        <v>728</v>
+      <c r="G239" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H239" t="s">
+        <v>764</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8937,50 +9360,62 @@
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>