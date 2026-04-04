--- v0 (2026-01-30)
+++ v1 (2026-04-04)
@@ -54,478 +54,478 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo)</t>
   </si>
   <si>
     <t>Prefeitura - Pref</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Dispoe sobre o plano purianual do municipio de Bom Jesus do Araguaia.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/293/lei_no_002-2001_-_dispoe_sobre_as_diretrizes_para_elaboracao_e_execucao_da_lei_orcamentaria_de_2001_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/293/lei_no_002-2001_-_dispoe_sobre_as_diretrizes_para_elaboracao_e_execucao_da_lei_orcamentaria_de_2001_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da lei orçamentaria anual de 2001 e da outras providencias.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/294/lei_no_003-_2001_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_bom_jesus_do_araguaia_para_o_exercicio_de_2001.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/294/lei_no_003-_2001_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_bom_jesus_do_araguaia_para_o_exercicio_de_2001.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Bom Jesus do Araguaia para o exercício de 2001.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/295/lei_no_004-2001_-_dispoe_sobre_a_contatacao_temporaria.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/295/lei_no_004-2001_-_dispoe_sobre_a_contatacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação temporária.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/296/lei_no_005-2001_-_autoriza_o_poder_executico_municipal_a_fazer_ramanejamento_orcamentario_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/296/lei_no_005-2001_-_autoriza_o_poder_executico_municipal_a_fazer_ramanejamento_orcamentario_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a fazer um remanejamento.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/297/lei_no_006-2001_-_dispoe_sobre_o_regime_de_adiantamento_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/297/lei_no_006-2001_-_dispoe_sobre_o_regime_de_adiantamento_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/298/lei_no_007-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_veiculos_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/298/lei_no_007-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_veiculos_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a firmar contratos de Locação.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/299/lei_no_008-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_imovel_comercial_e_residencial.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/299/lei_no_008-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_imovel_comercial_e_residencial.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a firmar contratos de locação de imóvel.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/300/lei_no_009-2001_-_autoriza_o_poder_executivo_municipal_a_receber_doacao_onerosa_de_porcao_de_terras_pertencentes_ao_incra.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/300/lei_no_009-2001_-_autoriza_o_poder_executivo_municipal_a_receber_doacao_onerosa_de_porcao_de_terras_pertencentes_ao_incra.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a receber Doação .</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/301/lei_no_010_-2001_-_estabelece_o_subsidio_do_prefeito_e_vice-prefeito_do_municipio_de_bom_jesus_doa_araguaia_mt_para_o_mandato_de_2001_a_2004.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/301/lei_no_010_-2001_-_estabelece_o_subsidio_do_prefeito_e_vice-prefeito_do_municipio_de_bom_jesus_doa_araguaia_mt_para_o_mandato_de_2001_a_2004.pdf</t>
   </si>
   <si>
     <t>Estabelece o subsidio do prefeito.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/302/lei_no_011_-_2001_-_estabelece_subsidio_dos_secretarios_municipais_do_municipio_de_bom_jesus_do_araguaia_estado_de_mato_grosso.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/302/lei_no_011_-_2001_-_estabelece_subsidio_dos_secretarios_municipais_do_municipio_de_bom_jesus_do_araguaia_estado_de_mato_grosso.pdf</t>
   </si>
   <si>
     <t>Estabelece o subsidio dos secretários.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/303/lei_no_012_-_2001_-_estabelece_o_subsidio_dos_vereadores_e_do_presidente_da_camara_municipal_para_2001-2004.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/303/lei_no_012_-_2001_-_estabelece_o_subsidio_dos_vereadores_e_do_presidente_da_camara_municipal_para_2001-2004.pdf</t>
   </si>
   <si>
     <t>Estabelece o subsidio dos vereadores.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/304/lei_no_013-2001_-_cria_o_conselho_de_assistencia_social_e_da_outas_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/304/lei_no_013-2001_-_cria_o_conselho_de_assistencia_social_e_da_outas_providencias.pdf</t>
   </si>
   <si>
     <t>Cria o conselho de assistência social.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/305/lei_no_014-2001_-_cria_o_fundo_municipal_de_assistencia_social_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/305/lei_no_014-2001_-_cria_o_fundo_municipal_de_assistencia_social_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria o fundo municipal de assistência social.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/306/lei_no_015_-_dispoe_sobre_instituicao_do_fundo_municipal_do_salario_educacao.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/306/lei_no_015_-_dispoe_sobre_instituicao_do_fundo_municipal_do_salario_educacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSITUIÇÃO FUNDO_x000D_
  DO MUNICIPAL DO SALÁRIO EDUCAÇÃO”.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/307/lei_no_016-2001_-_cria_o_conselho_municipal_de_educacao._institui_o_sistema_de_ensino_e_da_putras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/307/lei_no_016-2001_-_cria_o_conselho_municipal_de_educacao._institui_o_sistema_de_ensino_e_da_putras_providencias.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal de Educação._x000D_
 Institui o Sistema de Ensino e dá outras_x000D_
 providências"</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/308/lei_no_017-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_equipamentos_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/308/lei_no_017-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_equipamentos_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a firmar_x000D_
 Contratos de Locação de Equipamentos e dá_x000D_
 outras providências"</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/309/lei_no_018-2001_-_dispoe_sobre_a_criacao_da_escola_municipal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/309/lei_no_018-2001_-_dispoe_sobre_a_criacao_da_escola_municipal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/310/lei_no_019-2001_-_dispoe_sobre_aquisicao_de_motor_que_menciona.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/310/lei_no_019-2001_-_dispoe_sobre_aquisicao_de_motor_que_menciona.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/311/lei_no_020-2001_-_dispoe_sobre_aquisicao_de_motor_que_menciona.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/311/lei_no_020-2001_-_dispoe_sobre_aquisicao_de_motor_que_menciona.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre aquisição de_x000D_
 motor que menciona"</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/312/lei_no_021-2001_-_institui_o_programa_de_renda_minima_vinculada_a_educacao_-_bolsa_escola_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/312/lei_no_021-2001_-_institui_o_programa_de_renda_minima_vinculada_a_educacao_-_bolsa_escola_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Renda Mínima_x000D_
 vinculada à educação – "Bolsa Escola", е_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/313/lei_no_022-2001_-_dispoe_sobre_atos_lesivos_a_limpeza_e_higiene_publica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/313/lei_no_022-2001_-_dispoe_sobre_atos_lesivos_a_limpeza_e_higiene_publica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Atos Lesivos a_x000D_
 Limpeza e higiene Pública e dá_x000D_
 outras providências."</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/314/lei_no_023-2001_-_dispoe_sobre_a_criacao_do_conselho_municipal_de_defesa_do_meio_ambiente_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/314/lei_no_023-2001_-_dispoe_sobre_a_criacao_do_conselho_municipal_de_defesa_do_meio_ambiente_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho_x000D_
 Municipal de Defesa do Meio Ambiente e_x000D_
 dá outras providências."</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/315/lei_no_024-2001_-_dispoe_sobre_a_criacao_do_conselho_municipal_do_trabalho_de_bom_jesus_do_araguaia_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/315/lei_no_024-2001_-_dispoe_sobre_a_criacao_do_conselho_municipal_do_trabalho_de_bom_jesus_do_araguaia_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Criação do Conselho Municipal do Trabalho de Bom Jesus do Araguaia e dá outras providências"</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/316/lei_no_025-2001_-_dispoe_a_criacao_do_conselho_municipal_de_desenvolvimento_agricola_e_rural.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/316/lei_no_025-2001_-_dispoe_a_criacao_do_conselho_municipal_de_desenvolvimento_agricola_e_rural.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho_x000D_
 Municipal de Desenvolvimento Agrícola е_x000D_
 Rural do Município de Bom Jesus do_x000D_
 Araguaia e dá outras providências"</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/317/lei_no_026-2001_-_autoriza_o_poder_executivo_a_fazer_contato_de_prestacao_de_servicos.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/317/lei_no_026-2001_-_autoriza_o_poder_executivo_a_fazer_contato_de_prestacao_de_servicos.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a razer_x000D_
 Contrato de Prestação de Serviço.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/318/lei_no_027-2019_-_cria_o_conselho_de_alimentacao_escolar.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/318/lei_no_027-2019_-_cria_o_conselho_de_alimentacao_escolar.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho de Alimentação Escolar_x000D_
 do Município de Bom Jesus do Araguaia,_x000D_
 Estado de Mato Grosso, e dá outras_x000D_
 providências"</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/319/lei_no_028-2019_-_dispoe_sobre_a_inclusao_de_novos_projetos_atividades_no_plano_plarianual_do_municipio_de_bom_jesus_do_araguaia.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/319/lei_no_028-2019_-_dispoe_sobre_a_inclusao_de_novos_projetos_atividades_no_plano_plarianual_do_municipio_de_bom_jesus_do_araguaia.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE INCLUSÃO DE NOVOS_x000D_
  NO PLANO PLURIANUAL_x000D_
 JESUS_x000D_
  DO MUNICÍPIO DE BOM DO ARAGUAIA/MT., PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/320/lei_no_029-2001_-_estabelece_o_subsidio_dos_vereadores_e_do_presidente_da_camara_para_legislatura_de_2001-2004.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/320/lei_no_029-2001_-_estabelece_o_subsidio_dos_vereadores_e_do_presidente_da_camara_para_legislatura_de_2001-2004.pdf</t>
   </si>
   <si>
     <t>"Estabelece o subsídio dos Vereadores e do_x000D_
 Presidente da Câmara Municipal de Bom Jesus do_x000D_
 Araguaia-MT, conforme a emenda Constitucional nº_x000D_
 19/98 e n° 25/2000, para a legislatura de 2001 a_x000D_
 2004."</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/321/lei_no_030-2001_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2002_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/321/lei_no_030-2001_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2002_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias_x000D_
 para o exercício financeiro de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/322/lei_no_031-2001_-_dispoe_sobre_feriado_-_padroeiro_da_cidade.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/322/lei_no_031-2001_-_dispoe_sobre_feriado_-_padroeiro_da_cidade.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre feriado que menciona"</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/323/lei_no_032-2001_-_dispoe_sobre_feriado_-_aniversario_do_municipio_29_de_setembro.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/323/lei_no_032-2001_-_dispoe_sobre_feriado_-_aniversario_do_municipio_29_de_setembro.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/324/lei_no_033-2001_-_autoriza_a_celebrar_convenio_com_a_instituicao_-_seduc-_secretaria_estadual_de_educacao.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/324/lei_no_033-2001_-_autoriza_a_celebrar_convenio_com_a_instituicao_-_seduc-_secretaria_estadual_de_educacao.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Celebrar Convênio com_x000D_
 a instituição que menciona"</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/325/lei_no_034-2001_-_dispoe_sobre_doacao-_predio_para_rede_cemat.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/325/lei_no_034-2001_-_dispoe_sobre_doacao-_predio_para_rede_cemat.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre doação que menciona"</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/326/lei_no_035-2001_-_dispoe_sobre_a_criacao_da_biblioteca_publica_municipal_de_bom_jesus_do_araguaia_estado_de_mato_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/326/lei_no_035-2001_-_dispoe_sobre_a_criacao_da_biblioteca_publica_municipal_de_bom_jesus_do_araguaia_estado_de_mato_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da Biblioteca Pública Municipal de Bom Jesus do Araguaia, Estado de Mato Grosso e dá outras providências"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -832,68 +832,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/293/lei_no_002-2001_-_dispoe_sobre_as_diretrizes_para_elaboracao_e_execucao_da_lei_orcamentaria_de_2001_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/294/lei_no_003-_2001_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_bom_jesus_do_araguaia_para_o_exercicio_de_2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/295/lei_no_004-2001_-_dispoe_sobre_a_contatacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/296/lei_no_005-2001_-_autoriza_o_poder_executico_municipal_a_fazer_ramanejamento_orcamentario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/297/lei_no_006-2001_-_dispoe_sobre_o_regime_de_adiantamento_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/298/lei_no_007-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_veiculos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/299/lei_no_008-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_imovel_comercial_e_residencial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/300/lei_no_009-2001_-_autoriza_o_poder_executivo_municipal_a_receber_doacao_onerosa_de_porcao_de_terras_pertencentes_ao_incra.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/301/lei_no_010_-2001_-_estabelece_o_subsidio_do_prefeito_e_vice-prefeito_do_municipio_de_bom_jesus_doa_araguaia_mt_para_o_mandato_de_2001_a_2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/302/lei_no_011_-_2001_-_estabelece_subsidio_dos_secretarios_municipais_do_municipio_de_bom_jesus_do_araguaia_estado_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/303/lei_no_012_-_2001_-_estabelece_o_subsidio_dos_vereadores_e_do_presidente_da_camara_municipal_para_2001-2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/304/lei_no_013-2001_-_cria_o_conselho_de_assistencia_social_e_da_outas_providencias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/305/lei_no_014-2001_-_cria_o_fundo_municipal_de_assistencia_social_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/306/lei_no_015_-_dispoe_sobre_instituicao_do_fundo_municipal_do_salario_educacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/307/lei_no_016-2001_-_cria_o_conselho_municipal_de_educacao._institui_o_sistema_de_ensino_e_da_putras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/308/lei_no_017-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_equipamentos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/309/lei_no_018-2001_-_dispoe_sobre_a_criacao_da_escola_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/310/lei_no_019-2001_-_dispoe_sobre_aquisicao_de_motor_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/311/lei_no_020-2001_-_dispoe_sobre_aquisicao_de_motor_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/312/lei_no_021-2001_-_institui_o_programa_de_renda_minima_vinculada_a_educacao_-_bolsa_escola_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/313/lei_no_022-2001_-_dispoe_sobre_atos_lesivos_a_limpeza_e_higiene_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/314/lei_no_023-2001_-_dispoe_sobre_a_criacao_do_conselho_municipal_de_defesa_do_meio_ambiente_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/315/lei_no_024-2001_-_dispoe_sobre_a_criacao_do_conselho_municipal_do_trabalho_de_bom_jesus_do_araguaia_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/316/lei_no_025-2001_-_dispoe_a_criacao_do_conselho_municipal_de_desenvolvimento_agricola_e_rural.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/317/lei_no_026-2001_-_autoriza_o_poder_executivo_a_fazer_contato_de_prestacao_de_servicos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/318/lei_no_027-2019_-_cria_o_conselho_de_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/319/lei_no_028-2019_-_dispoe_sobre_a_inclusao_de_novos_projetos_atividades_no_plano_plarianual_do_municipio_de_bom_jesus_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/320/lei_no_029-2001_-_estabelece_o_subsidio_dos_vereadores_e_do_presidente_da_camara_para_legislatura_de_2001-2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/321/lei_no_030-2001_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2002_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/322/lei_no_031-2001_-_dispoe_sobre_feriado_-_padroeiro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/323/lei_no_032-2001_-_dispoe_sobre_feriado_-_aniversario_do_municipio_29_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/324/lei_no_033-2001_-_autoriza_a_celebrar_convenio_com_a_instituicao_-_seduc-_secretaria_estadual_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/325/lei_no_034-2001_-_dispoe_sobre_doacao-_predio_para_rede_cemat.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/326/lei_no_035-2001_-_dispoe_sobre_a_criacao_da_biblioteca_publica_municipal_de_bom_jesus_do_araguaia_estado_de_mato_e_da_outras_providencias.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/293/lei_no_002-2001_-_dispoe_sobre_as_diretrizes_para_elaboracao_e_execucao_da_lei_orcamentaria_de_2001_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/294/lei_no_003-_2001_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_bom_jesus_do_araguaia_para_o_exercicio_de_2001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/295/lei_no_004-2001_-_dispoe_sobre_a_contatacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/296/lei_no_005-2001_-_autoriza_o_poder_executico_municipal_a_fazer_ramanejamento_orcamentario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/297/lei_no_006-2001_-_dispoe_sobre_o_regime_de_adiantamento_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/298/lei_no_007-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_veiculos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/299/lei_no_008-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_imovel_comercial_e_residencial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/300/lei_no_009-2001_-_autoriza_o_poder_executivo_municipal_a_receber_doacao_onerosa_de_porcao_de_terras_pertencentes_ao_incra.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/301/lei_no_010_-2001_-_estabelece_o_subsidio_do_prefeito_e_vice-prefeito_do_municipio_de_bom_jesus_doa_araguaia_mt_para_o_mandato_de_2001_a_2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/302/lei_no_011_-_2001_-_estabelece_subsidio_dos_secretarios_municipais_do_municipio_de_bom_jesus_do_araguaia_estado_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/303/lei_no_012_-_2001_-_estabelece_o_subsidio_dos_vereadores_e_do_presidente_da_camara_municipal_para_2001-2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/304/lei_no_013-2001_-_cria_o_conselho_de_assistencia_social_e_da_outas_providencias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/305/lei_no_014-2001_-_cria_o_fundo_municipal_de_assistencia_social_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/306/lei_no_015_-_dispoe_sobre_instituicao_do_fundo_municipal_do_salario_educacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/307/lei_no_016-2001_-_cria_o_conselho_municipal_de_educacao._institui_o_sistema_de_ensino_e_da_putras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/308/lei_no_017-2001_-_autoriza_o_poder_executivo_municipal_a_firmar_contratos_de_locacao_de_equipamentos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/309/lei_no_018-2001_-_dispoe_sobre_a_criacao_da_escola_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/310/lei_no_019-2001_-_dispoe_sobre_aquisicao_de_motor_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/311/lei_no_020-2001_-_dispoe_sobre_aquisicao_de_motor_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/312/lei_no_021-2001_-_institui_o_programa_de_renda_minima_vinculada_a_educacao_-_bolsa_escola_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/313/lei_no_022-2001_-_dispoe_sobre_atos_lesivos_a_limpeza_e_higiene_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/314/lei_no_023-2001_-_dispoe_sobre_a_criacao_do_conselho_municipal_de_defesa_do_meio_ambiente_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/315/lei_no_024-2001_-_dispoe_sobre_a_criacao_do_conselho_municipal_do_trabalho_de_bom_jesus_do_araguaia_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/316/lei_no_025-2001_-_dispoe_a_criacao_do_conselho_municipal_de_desenvolvimento_agricola_e_rural.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/317/lei_no_026-2001_-_autoriza_o_poder_executivo_a_fazer_contato_de_prestacao_de_servicos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/318/lei_no_027-2019_-_cria_o_conselho_de_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/319/lei_no_028-2019_-_dispoe_sobre_a_inclusao_de_novos_projetos_atividades_no_plano_plarianual_do_municipio_de_bom_jesus_do_araguaia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/320/lei_no_029-2001_-_estabelece_o_subsidio_dos_vereadores_e_do_presidente_da_camara_para_legislatura_de_2001-2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/321/lei_no_030-2001_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_financeiro_de_2002_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/322/lei_no_031-2001_-_dispoe_sobre_feriado_-_padroeiro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/323/lei_no_032-2001_-_dispoe_sobre_feriado_-_aniversario_do_municipio_29_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/324/lei_no_033-2001_-_autoriza_a_celebrar_convenio_com_a_instituicao_-_seduc-_secretaria_estadual_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/325/lei_no_034-2001_-_dispoe_sobre_doacao-_predio_para_rede_cemat.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2001/326/lei_no_035-2001_-_dispoe_sobre_a_criacao_da_biblioteca_publica_municipal_de_bom_jesus_do_araguaia_estado_de_mato_e_da_outras_providencias.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="224.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="224" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="116.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>